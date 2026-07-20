--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -237,127 +237,127 @@
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> de l’ERAEI</w:t>
             </w:r>
             <w:r w:rsidR="005D04A5">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> nommé</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7116" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79EF4C14" w14:textId="7E03E3BB" w:rsidR="004C003A" w:rsidRPr="007A3C79" w:rsidRDefault="004C003A" w:rsidP="007A3C79">
+          <w:p w14:paraId="79EF4C14" w14:textId="79613D8C" w:rsidR="004C003A" w:rsidRPr="007A3C79" w:rsidRDefault="004C003A" w:rsidP="007A3C79">
             <w:pPr>
               <w:pStyle w:val="Rponseformulaire2"/>
             </w:pPr>
             <w:r w:rsidRPr="007A3C79">
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="010A2906">
                 <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
                   <v:stroke joinstyle="miter"/>
                   <v:formulas>
                     <v:f eqn="if lineDrawn pixelLineWidth 0"/>
                     <v:f eqn="sum @0 1 0"/>
                     <v:f eqn="sum 0 0 @1"/>
                     <v:f eqn="prod @2 1 2"/>
                     <v:f eqn="prod @3 21600 pixelWidth"/>
                     <v:f eqn="prod @3 21600 pixelHeight"/>
                     <v:f eqn="sum @0 0 1"/>
                     <v:f eqn="prod @6 1 2"/>
                     <v:f eqn="prod @7 21600 pixelWidth"/>
                     <v:f eqn="sum @8 21600 0"/>
                     <v:f eqn="prod @7 21600 pixelHeight"/>
                     <v:f eqn="sum @10 21600 0"/>
                   </v:formulas>
                   <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
                   <o:lock v:ext="edit" aspectratio="t"/>
                 </v:shapetype>
-                <v:shape id="_x0000_i1049" type="#_x0000_t75" style="width:345pt;height:18pt" o:ole="">
+                <v:shape id="_x0000_i1037" type="#_x0000_t75" style="width:345pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId8" w:name="TextBox11" w:shapeid="_x0000_i1049"/>
+                <w:control r:id="rId8" w:name="TextBox11" w:shapeid="_x0000_i1037"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C003A" w:rsidRPr="007E71A0" w14:paraId="41FFA340" w14:textId="77777777" w:rsidTr="00B959C6">
         <w:trPr>
           <w:trHeight w:val="275"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6ACD0784" w14:textId="77777777" w:rsidR="004C003A" w:rsidRPr="005129F9" w:rsidRDefault="009C233F" w:rsidP="00362C12">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="right" w:leader="dot" w:pos="9072"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005129F9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>DISCIPLINE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7116" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56A639AE" w14:textId="0E8B96A3" w:rsidR="004C003A" w:rsidRPr="00F57AB9" w:rsidRDefault="004C003A" w:rsidP="007A3C79">
+          <w:p w14:paraId="56A639AE" w14:textId="0CC56072" w:rsidR="004C003A" w:rsidRPr="00F57AB9" w:rsidRDefault="004C003A" w:rsidP="007A3C79">
             <w:pPr>
               <w:pStyle w:val="Rponseformulaire2"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F57AB9">
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="7DD48AB7">
                 <v:shape id="_x0000_i1039" type="#_x0000_t75" style="width:345pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId9" w:name="TextBox12" w:shapeid="_x0000_i1039"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C003A" w:rsidRPr="007E71A0" w14:paraId="38419119" w14:textId="77777777" w:rsidTr="00B959C6">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -373,51 +373,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005129F9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>COURRIEL </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7116" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F480054" w14:textId="77E4C271" w:rsidR="004C003A" w:rsidRPr="007E71A0" w:rsidRDefault="004C003A" w:rsidP="007A3C79">
+          <w:p w14:paraId="6F480054" w14:textId="63380902" w:rsidR="004C003A" w:rsidRPr="007E71A0" w:rsidRDefault="004C003A" w:rsidP="007A3C79">
             <w:pPr>
               <w:pStyle w:val="Rponseformulaire2"/>
             </w:pPr>
             <w:r w:rsidRPr="00F57AB9">
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="5DDA8FE2">
                 <v:shape id="_x0000_i1041" type="#_x0000_t75" style="width:252pt;height:18.75pt" o:ole="">
                   <v:imagedata r:id="rId10" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId11" w:name="TextBox13" w:shapeid="_x0000_i1041"/>
               </w:object>
             </w:r>
             <w:r w:rsidRPr="007E71A0">
               <w:t>@ac-versailles.fr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00085962" w:rsidRPr="003C620C" w14:paraId="0F816DFD" w14:textId="77777777" w:rsidTr="00B959C6">
         <w:trPr>
           <w:trHeight w:val="221"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
@@ -690,51 +690,51 @@
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005129F9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>NOM ETAB.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7116" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="021A8034" w14:textId="7EC77EA1" w:rsidR="00223561" w:rsidRPr="00F57AB9" w:rsidRDefault="00223561" w:rsidP="00D80FB4">
+          <w:p w14:paraId="021A8034" w14:textId="62FDAC9D" w:rsidR="00223561" w:rsidRPr="00F57AB9" w:rsidRDefault="00223561" w:rsidP="00D80FB4">
             <w:pPr>
               <w:pStyle w:val="Rponseformulaire2"/>
               <w:rPr>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F57AB9">
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="0D838707">
                 <v:shape id="_x0000_i1043" type="#_x0000_t75" style="width:345pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId12" w:name="TextBox1211" w:shapeid="_x0000_i1043"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00223561" w:rsidRPr="007E71A0" w14:paraId="15B227E2" w14:textId="77777777" w:rsidTr="00D80FB4">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="173"/>
         </w:trPr>
         <w:tc>
@@ -751,51 +751,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005129F9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>VILLE ETAB.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7116" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67A3E5C2" w14:textId="180A9E65" w:rsidR="00223561" w:rsidRPr="00F57AB9" w:rsidRDefault="00223561" w:rsidP="00D80FB4">
+          <w:p w14:paraId="67A3E5C2" w14:textId="0F861C4C" w:rsidR="00223561" w:rsidRPr="00F57AB9" w:rsidRDefault="00223561" w:rsidP="00D80FB4">
             <w:pPr>
               <w:pStyle w:val="Rponseformulaire2"/>
             </w:pPr>
             <w:r w:rsidRPr="00F57AB9">
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="09DFCB3F">
                 <v:shape id="_x0000_i1045" type="#_x0000_t75" style="width:345pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId13" w:name="TextBox1221" w:shapeid="_x0000_i1045"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00223561" w:rsidRPr="003C620C" w14:paraId="305A42EC" w14:textId="77777777" w:rsidTr="00D80FB4">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="294"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -809,51 +809,51 @@
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005129F9">
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:color w:val="002060"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>UAI ETAB.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7116" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F89B10F" w14:textId="4F6824FC" w:rsidR="00223561" w:rsidRPr="00F57AB9" w:rsidRDefault="00223561" w:rsidP="00D80FB4">
+          <w:p w14:paraId="0F89B10F" w14:textId="168A26BE" w:rsidR="00223561" w:rsidRPr="00F57AB9" w:rsidRDefault="00223561" w:rsidP="00D80FB4">
             <w:pPr>
               <w:pStyle w:val="Rponseformulaire2"/>
             </w:pPr>
             <w:r w:rsidRPr="00F57AB9">
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="6984F019">
                 <v:shape id="_x0000_i1047" type="#_x0000_t75" style="width:122.25pt;height:18pt" o:ole="">
                   <v:imagedata r:id="rId14" o:title=""/>
                 </v:shape>
                 <w:control r:id="rId15" w:name="TextBox1231" w:shapeid="_x0000_i1047"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00223561" w:rsidRPr="003C620C" w14:paraId="1A252B58" w14:textId="77777777" w:rsidTr="00D80FB4">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="418"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1917" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1846,51 +1846,51 @@
     <w:p w14:paraId="62B62FC8" w14:textId="4E6F4C43" w:rsidR="001A4D34" w:rsidRPr="001A4D34" w:rsidRDefault="001A4D34" w:rsidP="001A4D34">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Avez-vous participé aux w</w:t>
       </w:r>
       <w:r w:rsidRPr="001A4D34">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ebinaires organisés par la DAREIC de Versailles</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t> ?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0253F383" w14:textId="6B767CB8" w:rsidR="001A4D34" w:rsidRPr="001A4D34" w:rsidRDefault="00D74800" w:rsidP="001A4D34">
+    <w:p w14:paraId="0253F383" w14:textId="6B767CB8" w:rsidR="001A4D34" w:rsidRPr="001A4D34" w:rsidRDefault="007D799A" w:rsidP="001A4D34">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="1541853043"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A4D34" w:rsidRPr="001A4D34">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -1923,51 +1923,51 @@
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A4D34" w:rsidRPr="001A4D34">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Non</w:t>
       </w:r>
       <w:r w:rsidR="001A4D34" w:rsidRPr="001A4D34">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FA401B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>17 novembre 2025 / Mobilités Erasmus+ de courte durée</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC31290" w14:textId="2D181A78" w:rsidR="001A4D34" w:rsidRPr="001A4D34" w:rsidRDefault="00D74800" w:rsidP="001A4D34">
+    <w:p w14:paraId="3AC31290" w14:textId="2D181A78" w:rsidR="001A4D34" w:rsidRPr="001A4D34" w:rsidRDefault="007D799A" w:rsidP="001A4D34">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="1078874189"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A4D34" w:rsidRPr="001A4D34">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -2000,51 +2000,51 @@
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A4D34" w:rsidRPr="001A4D34">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Non</w:t>
       </w:r>
       <w:r w:rsidR="001A4D34" w:rsidRPr="001A4D34">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FA401B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>9 décembre 2025 / Plateforme Mobilités scolaires</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB4CAE9" w14:textId="590343BE" w:rsidR="00B96A85" w:rsidRDefault="00D74800" w:rsidP="001A4D34">
+    <w:p w14:paraId="2BB4CAE9" w14:textId="09BA9535" w:rsidR="00B96A85" w:rsidRDefault="007D799A" w:rsidP="001A4D34">
       <w:pPr>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-801610226"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="001A4D34" w:rsidRPr="001A4D34">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
@@ -2080,60 +2080,66 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="001A4D34" w:rsidRPr="001A4D34">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Non</w:t>
       </w:r>
       <w:r w:rsidR="001A4D34" w:rsidRPr="001A4D34">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FA401B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>15 janvier</w:t>
       </w:r>
       <w:r w:rsidR="001A4D34" w:rsidRPr="001A4D34">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> : </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00834EF6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">/ </w:t>
       </w:r>
       <w:r w:rsidR="00FA401B">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Label Euroscol</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14C78612" w14:textId="7BF12681" w:rsidR="00FA401B" w:rsidRDefault="00D74800" w:rsidP="001A4D34">
+    <w:p w14:paraId="14C78612" w14:textId="0E80BFA1" w:rsidR="00FA401B" w:rsidRDefault="007D799A" w:rsidP="001A4D34">
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-995186787"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B96A85" w:rsidRPr="001A4D34">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B96A85" w:rsidRPr="001A4D34">
         <w:rPr>
@@ -2155,216 +2161,309 @@
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00B96A85" w:rsidRPr="001A4D34">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00B96A85" w:rsidRPr="001A4D34">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Non</w:t>
       </w:r>
       <w:r w:rsidR="00B96A85" w:rsidRPr="001A4D34">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00FA401B" w:rsidRPr="00FA401B">
-        <w:t>26 mars 2026 / valorisation des actions internationales</w:t>
+        <w:t xml:space="preserve">26 mars 2026 / </w:t>
+      </w:r>
+      <w:r w:rsidR="00834EF6">
+        <w:t>V</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA401B" w:rsidRPr="00FA401B">
+        <w:t>alorisation des actions internationales</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31664AF0" w14:textId="443C93CE" w:rsidR="00FA401B" w:rsidRDefault="00FA401B" w:rsidP="00FA401B">
+    <w:p w14:paraId="31664AF0" w14:textId="54E8DB4D" w:rsidR="00FA401B" w:rsidRDefault="007D799A" w:rsidP="00FA401B">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-380942078"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00FA401B" w:rsidRPr="001A4D34">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FA401B" w:rsidRPr="001A4D34">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oui </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
+          <w:id w:val="762571250"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtEndPr/>
+        <w:sdtContent>
+          <w:r w:rsidR="00FA401B" w:rsidRPr="001A4D34">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:bCs/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00FA401B" w:rsidRPr="001A4D34">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Non</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA401B" w:rsidRPr="001A4D34">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00834EF6">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">23 </w:t>
+      </w:r>
+      <w:r w:rsidR="00834EF6">
+        <w:t>j</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA401B">
+        <w:t>uin</w:t>
+      </w:r>
+      <w:r w:rsidR="00FA401B" w:rsidRPr="00FA401B">
+        <w:t xml:space="preserve"> 2026 / </w:t>
+      </w:r>
+      <w:r w:rsidR="00834EF6">
+        <w:t>Formations d’ouverture européenne et internationale proposées par l’académie et ses partenaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55BE4F12" w14:textId="6229E4A2" w:rsidR="007D799A" w:rsidRPr="001A4D34" w:rsidRDefault="007D799A" w:rsidP="007D799A">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Avez-vous </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>consulté le DIGIPAD</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4D34">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>de</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001A4D34">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> la DAREIC de Versailles</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t> ?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0EEC48" w14:textId="77777777" w:rsidR="007D799A" w:rsidRDefault="007D799A" w:rsidP="007D799A">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:rStyle w:val="Lienhypertexte"/>
+          </w:rPr>
+          <w:t>https://digipad.app/p/1457535/e62be2632f9ca8</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="6D5F1B45" w14:textId="6D083589" w:rsidR="00FA401B" w:rsidRDefault="007D799A" w:rsidP="001A4D34">
+      <w:pPr>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:bCs/>
+          </w:rPr>
+          <w:id w:val="1390072187"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="001A4D34">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001A4D34">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Oui </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:bCs/>
           </w:rPr>
-          <w:id w:val="762571250"/>
+          <w:id w:val="-1151977377"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
         <w:sdtContent>
           <w:r w:rsidRPr="001A4D34">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
               <w:bCs/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="001A4D34">
         <w:rPr>
           <w:bCs/>
         </w:rPr>
         <w:t>Non</w:t>
       </w:r>
-      <w:r w:rsidRPr="001A4D34">
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="6D5F1B45" w14:textId="77777777" w:rsidR="00FA401B" w:rsidRDefault="00FA401B" w:rsidP="001A4D34">
-[...37 lines deleted...]
-    <w:p w14:paraId="6723C775" w14:textId="515F4A83" w:rsidR="00362C12" w:rsidRPr="005129F9" w:rsidRDefault="0083757C" w:rsidP="00896DB6">
+    <w:p w14:paraId="6723C775" w14:textId="6E0AFCDD" w:rsidR="00362C12" w:rsidRPr="005129F9" w:rsidRDefault="0083757C" w:rsidP="00896DB6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005129F9">
         <w:rPr>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>Pour 202</w:t>
       </w:r>
-      <w:r w:rsidR="001A4D34">
+      <w:r w:rsidR="00834EF6">
         <w:rPr>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="005129F9">
         <w:rPr>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>-2</w:t>
       </w:r>
       <w:r w:rsidR="00223561">
         <w:rPr>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>02</w:t>
       </w:r>
-      <w:r w:rsidR="001A4D34">
+      <w:r w:rsidR="00834EF6">
         <w:rPr>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00252E18" w:rsidRPr="005129F9">
         <w:rPr>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>, q</w:t>
       </w:r>
       <w:r w:rsidR="00362C12" w:rsidRPr="005129F9">
         <w:rPr>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>uel</w:t>
       </w:r>
       <w:r w:rsidR="00070F03" w:rsidRPr="005129F9">
         <w:rPr>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00362C12" w:rsidRPr="005129F9">
         <w:rPr>
           <w:b/>
@@ -2512,50 +2611,51 @@
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
           <w:p w14:paraId="16C9652E" w14:textId="77777777" w:rsidR="00B36A68" w:rsidRDefault="00B36A68" w:rsidP="00844FBC"/>
           <w:p w14:paraId="473B5E77" w14:textId="77777777" w:rsidR="00B36A68" w:rsidRDefault="00B36A68" w:rsidP="00844FBC"/>
           <w:p w14:paraId="4BA3E361" w14:textId="77777777" w:rsidR="00B36A68" w:rsidRPr="003C620C" w:rsidRDefault="00B36A68" w:rsidP="00844FBC"/>
           <w:p w14:paraId="6956EC82" w14:textId="77777777" w:rsidR="00B36A68" w:rsidRDefault="00B36A68" w:rsidP="00844FBC">
             <w:pPr>
               <w:rPr>
                 <w:i/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="06152D65" w14:textId="57DE5B49" w:rsidR="00B36A68" w:rsidRPr="00B36A68" w:rsidRDefault="00070F03" w:rsidP="00B36A68">
       <w:pPr>
         <w:spacing w:before="360" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="003C620C">
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">En termes de projet(s) à mettre en </w:t>
       </w:r>
       <w:r w:rsidR="001025DB">
         <w:t>œuvre</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8919"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B36A68" w14:paraId="348F3641" w14:textId="77777777" w:rsidTr="00844FBC">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8921" w:type="dxa"/>
           </w:tcPr>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
@@ -2834,93 +2934,93 @@
                 <w:pPr>
                   <w:jc w:val="center"/>
                 </w:pPr>
                 <w:r w:rsidRPr="003C620C">
                   <w:rPr>
                     <w:noProof/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65E6D690" wp14:editId="63C238D0">
                       <wp:extent cx="3042285" cy="787605"/>
                       <wp:effectExtent l="0" t="0" r="5715" b="0"/>
                       <wp:docPr id="352" name="Image 352"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="0" name="Picture 352"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId16">
+                              <a:blip r:embed="rId17">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="3056731" cy="791345"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:sdtContent>
           </w:sdt>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="60719912" w14:textId="77777777" w:rsidR="00FA7E71" w:rsidRPr="003C620C" w:rsidRDefault="00FA7E71" w:rsidP="00FA7E71"/>
     <w:sectPr w:rsidR="00FA7E71" w:rsidRPr="003C620C" w:rsidSect="00B36A68">
-      <w:headerReference w:type="default" r:id="rId17"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId18"/>
+      <w:footerReference w:type="default" r:id="rId19"/>
+      <w:headerReference w:type="first" r:id="rId20"/>
+      <w:footerReference w:type="first" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1559" w:bottom="992" w:left="1418" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="729EE228" w14:textId="77777777" w:rsidR="00A642BF" w:rsidRDefault="00A642BF" w:rsidP="00362C12">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="284C24DD" w14:textId="77777777" w:rsidR="00A642BF" w:rsidRDefault="00A642BF" w:rsidP="00362C12">
       <w:pPr>
@@ -3558,51 +3658,51 @@
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="65537"/>
+    <o:shapedefaults v:ext="edit" spidmax="69633"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00103742"/>
     <w:rsid w:val="000534F0"/>
     <w:rsid w:val="000572EC"/>
     <w:rsid w:val="00070F03"/>
     <w:rsid w:val="00085962"/>
     <w:rsid w:val="00097601"/>
     <w:rsid w:val="000D1D62"/>
@@ -3619,51 +3719,53 @@
     <w:rsid w:val="00362C12"/>
     <w:rsid w:val="003652D6"/>
     <w:rsid w:val="00373F92"/>
     <w:rsid w:val="003C2FC0"/>
     <w:rsid w:val="003C620C"/>
     <w:rsid w:val="003D08F6"/>
     <w:rsid w:val="003E5C95"/>
     <w:rsid w:val="00431B0D"/>
     <w:rsid w:val="004867DF"/>
     <w:rsid w:val="004C003A"/>
     <w:rsid w:val="004D3DDC"/>
     <w:rsid w:val="004E0856"/>
     <w:rsid w:val="004E5D3D"/>
     <w:rsid w:val="005129F9"/>
     <w:rsid w:val="00515017"/>
     <w:rsid w:val="005541F7"/>
     <w:rsid w:val="0056448E"/>
     <w:rsid w:val="005856D3"/>
     <w:rsid w:val="00594BD7"/>
     <w:rsid w:val="005D04A5"/>
     <w:rsid w:val="006C4001"/>
     <w:rsid w:val="006D32EF"/>
     <w:rsid w:val="006E1AB9"/>
     <w:rsid w:val="00731EE6"/>
     <w:rsid w:val="007A3C79"/>
+    <w:rsid w:val="007D799A"/>
     <w:rsid w:val="007E71A0"/>
+    <w:rsid w:val="00834EF6"/>
     <w:rsid w:val="0083757C"/>
     <w:rsid w:val="00854140"/>
     <w:rsid w:val="00896DB6"/>
     <w:rsid w:val="008D7FC5"/>
     <w:rsid w:val="00915F89"/>
     <w:rsid w:val="00931411"/>
     <w:rsid w:val="00941796"/>
     <w:rsid w:val="009A6918"/>
     <w:rsid w:val="009B2C98"/>
     <w:rsid w:val="009C233F"/>
     <w:rsid w:val="00A47B1D"/>
     <w:rsid w:val="00A642BF"/>
     <w:rsid w:val="00A729D9"/>
     <w:rsid w:val="00AC1728"/>
     <w:rsid w:val="00B11A42"/>
     <w:rsid w:val="00B22F84"/>
     <w:rsid w:val="00B3635D"/>
     <w:rsid w:val="00B36A68"/>
     <w:rsid w:val="00B959C6"/>
     <w:rsid w:val="00B96A85"/>
     <w:rsid w:val="00BA0582"/>
     <w:rsid w:val="00C67B4B"/>
     <w:rsid w:val="00C7509F"/>
     <w:rsid w:val="00C84D29"/>
     <w:rsid w:val="00CD1F5C"/>
@@ -3677,51 +3779,51 @@
     <w:rsid w:val="00E402B3"/>
     <w:rsid w:val="00F57AB9"/>
     <w:rsid w:val="00F96A54"/>
     <w:rsid w:val="00FA401B"/>
     <w:rsid w:val="00FA49CD"/>
     <w:rsid w:val="00FA7E71"/>
     <w:rsid w:val="00FD4FA5"/>
     <w:rsid w:val="00FE3839"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="65537"/>
+    <o:shapedefaults v:ext="edit" spidmax="69633"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="6907093B"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{355ACBF4-2789-40EC-B910-0B6F251F0FD3}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
@@ -4403,77 +4505,102 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="rouge">
     <w:name w:val="rouge"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00AC1728"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="FF0000"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="important">
     <w:name w:val="important"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="009B2C98"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:color w:val="538135" w:themeColor="accent6" w:themeShade="BF"/>
       <w:sz w:val="20"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Lienhypertexte">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007D799A"/>
+    <w:rPr>
+      <w:color w:val="467886"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
+    <w:div w:id="1128931768">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
     <w:div w:id="1566186838">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX5.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX6.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX5.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.wmf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://digipad.app/p/1457535/e62be2632f9ca8" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX6.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.jpeg"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX2.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX3.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX4.bin"/></Relationships>
 </file>
@@ -6085,70 +6212,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>446</Words>
-  <Characters>2457</Characters>
+  <Words>486</Words>
+  <Characters>2679</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2898</CharactersWithSpaces>
+  <CharactersWithSpaces>3159</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Laurent Dugardin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>