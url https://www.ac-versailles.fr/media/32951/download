--- v0 (2026-06-13)
+++ v1 (2026-09-02)
@@ -378,115 +378,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AE061F2" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C57208">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t>DELEGATION ACADEMIQUE AUX RELATIONS EUROPEENNES</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1A50B7" w14:textId="2A88BA45" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="003F19F4" w:rsidP="008C7A1E">
+    <w:p w14:paraId="1D1A50B7" w14:textId="06522D49" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="003F19F4" w:rsidP="008C7A1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">ET </w:t>
       </w:r>
       <w:r w:rsidR="008C7A1E" w:rsidRPr="00C57208">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">INTERNATIONALES ET A LA COOPERATION </w:t>
       </w:r>
       <w:r w:rsidR="008C7A1E" w:rsidRPr="00C57208">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008C7A1E" w:rsidRPr="00C57208">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Année scolaire </w:t>
       </w:r>
       <w:r w:rsidR="008C734E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00F3695D">
+      <w:r w:rsidR="00AD5E76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="008C734E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve"> - 202</w:t>
       </w:r>
-      <w:r w:rsidR="00F3695D">
+      <w:r w:rsidR="00AD5E76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1597411E" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66A9DE0F" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C57208">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>DAREIC</w:t>
       </w:r>
@@ -504,65 +504,65 @@
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="740EB037" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C57208">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>CONVENTION TYPE D’ORGANISATION D’UNE MOBILITÉ PHYSIQUE INDIVIDUELLE D’ELEVE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="728B2065" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="728B2065" w14:textId="286F032F" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C57208">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> OU D’UN ECHANGE INDIVIDUEL D’ELEVES </w:t>
+        <w:t>OU D’UN ECHANGE INDIVIDUEL D’ELEVES</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E66AA9E" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C57208">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>DANS LE CADRE D’UN PARTENARIAT SCOLAIRE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23AC46D8" w14:textId="77777777" w:rsidR="0042029E" w:rsidRPr="00C57208" w:rsidRDefault="0042029E" w:rsidP="003A5269">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
         <w:jc w:val="center"/>
         <w:rPr>
@@ -5402,50 +5402,51 @@
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -6252,50 +6253,51 @@
     <w:rsid w:val="00AA041D"/>
     <w:rsid w:val="00AA0B50"/>
     <w:rsid w:val="00AA13AA"/>
     <w:rsid w:val="00AA155A"/>
     <w:rsid w:val="00AA2576"/>
     <w:rsid w:val="00AA2621"/>
     <w:rsid w:val="00AA7526"/>
     <w:rsid w:val="00AB2ACF"/>
     <w:rsid w:val="00AB47BE"/>
     <w:rsid w:val="00AB4D80"/>
     <w:rsid w:val="00AB4FFB"/>
     <w:rsid w:val="00AB5339"/>
     <w:rsid w:val="00AB61C2"/>
     <w:rsid w:val="00AB7DAA"/>
     <w:rsid w:val="00AC1387"/>
     <w:rsid w:val="00AC2FF1"/>
     <w:rsid w:val="00AC353D"/>
     <w:rsid w:val="00AC4733"/>
     <w:rsid w:val="00AC6891"/>
     <w:rsid w:val="00AD0389"/>
     <w:rsid w:val="00AD268C"/>
     <w:rsid w:val="00AD2D30"/>
     <w:rsid w:val="00AD2D90"/>
     <w:rsid w:val="00AD36B6"/>
     <w:rsid w:val="00AD59AA"/>
+    <w:rsid w:val="00AD5E76"/>
     <w:rsid w:val="00AD7AF9"/>
     <w:rsid w:val="00AE2F81"/>
     <w:rsid w:val="00AE3D8B"/>
     <w:rsid w:val="00AE47C7"/>
     <w:rsid w:val="00AE6242"/>
     <w:rsid w:val="00AE7EA9"/>
     <w:rsid w:val="00AF502E"/>
     <w:rsid w:val="00AF7668"/>
     <w:rsid w:val="00B01852"/>
     <w:rsid w:val="00B026B7"/>
     <w:rsid w:val="00B02C6B"/>
     <w:rsid w:val="00B03E1A"/>
     <w:rsid w:val="00B106C3"/>
     <w:rsid w:val="00B10AF1"/>
     <w:rsid w:val="00B110AA"/>
     <w:rsid w:val="00B11CB1"/>
     <w:rsid w:val="00B11F5F"/>
     <w:rsid w:val="00B14DF5"/>
     <w:rsid w:val="00B15EC4"/>
     <w:rsid w:val="00B17057"/>
     <w:rsid w:val="00B1729A"/>
     <w:rsid w:val="00B17D00"/>
     <w:rsid w:val="00B22A8F"/>
     <w:rsid w:val="00B25609"/>
     <w:rsid w:val="00B259FB"/>
@@ -6751,97 +6753,100 @@
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -7851,66 +7856,66 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>703</Words>
-  <Characters>4235</Characters>
+  <Characters>4233</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>35</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>jg</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Rectorat de Versailles</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4929</CharactersWithSpaces>
+  <CharactersWithSpaces>4927</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>jg</dc:title>
   <dc:creator>sige</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>