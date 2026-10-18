--- v1 (2026-09-02)
+++ v2 (2026-10-18)
@@ -1,69 +1,74 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
+  <Override PartName="/word/commentsIds.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsIds+xml"/>
+  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="1C6C992F" w14:textId="4CD96FF6" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="0062477B" w:rsidP="008C7A1E">
+    <w:p w14:paraId="1C6C992F" w14:textId="4CD96FF6" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="0062477B" w:rsidP="008C7A1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="6381"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000080"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="61AA32D7" wp14:editId="53D0F7C8">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-1905</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>5715</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1135380" cy="872969"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -84,51 +89,51 @@
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1153522" cy="886918"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
-      <w:r w:rsidR="00F551F7">
+      <w:r w:rsidR="00F551F7" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="475A758D" wp14:editId="33A49AF5">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2120900</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>89535</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="665480" cy="228600"/>
                 <wp:effectExtent l="13335" t="21590" r="15240" b="27305"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="AutoShape 2361"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -163,80 +168,80 @@
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="4EC89AD1" id="_x0000_t127" coordsize="21600,21600" o:spt="127" path="m10800,l21600,21600,,21600xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="custom" o:connectlocs="10800,0;5400,10800;10800,21600;16200,10800" textboxrect="5400,10800,16200,21600"/>
               </v:shapetype>
               <v:shape id="AutoShape 2361" o:spid="_x0000_s1026" type="#_x0000_t127" style="position:absolute;margin-left:167pt;margin-top:7.05pt;width:52.4pt;height:18pt;rotation:90;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCPgZEnMwIAAFgEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vvjSJM2COEWRtsOA&#10;rivQ7QMUWbaFyaJGKXG6rx8lp1m67WlYAgiiSB3yHIpeXR16w/YKvQZb8WKSc6ashFrbtuJfv9y9&#10;W3Dmg7C1MGBVxZ+V51frt29Wg1uqEjowtUJGINYvB1fxLgS3zDIvO9ULPwGnLDkbwF4EMrHNahQD&#10;ofcmK/N8ng2AtUOQyns6vRmdfJ3wm0bJ8LlpvArMVJxqC2nFtG7jmq1XYtmicJ2WxzLEP1TRC20p&#10;6QnqRgTBdqj/gOq1RPDQhImEPoOm0VIlDsSmyH9j89QJpxIXEse7k0z+/8HKh/0jMl1X/IIzK3pq&#10;0fUuQMrMyot5ERUanF9S4JN7xMjRu3uQ3zyzsOmEbdU1IgydEjXVleKzVxei4ekq2w6foKYEghIk&#10;sQ4N9gyBmjKb5vGXTkkUdkgdej51SB0Ck3Q4n8+mC+qjJFdZLuZ0herLxDJCxdoc+vBBQc/ipuKN&#10;gYGKxHB7CChkSAnE/t6H8dpLeKIFRtd32phkYLvdGGR7QQ9nk8f/MZM/DzOWDSRdcTlLyK98/hwi&#10;0fsrRK8DTYDRfcUXowjpTUY9b22d9kFoM+6JqbFE+EXTsTdbqJ9J36QkiUPjSNQ7wB+cDfS0K+6/&#10;7wQqzsxHSz16X0yncRaSMZ1dlmTguWd77hFWElTFA2fjdhPG+dk51G1HmYrE3UJ8OI1Oysb6xqqO&#10;xdLzTX06jlqcj3M7Rf36IKx/AgAA//8DAFBLAwQUAAYACAAAACEABtbv3eIAAAAKAQAADwAAAGRy&#10;cy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkLmhLWEupSt0JVUJDbBfGLrtlrWkLjVOabCtvTzjB&#10;0fan39+fLyfTixONrrOMcDtXIIgrW3fcIOzenmYpCOc117q3TAjf5GBZXF7kOqvtmV/ptPWNCCHs&#10;Mo3Qej9kUrqqJaPd3A7E4fZuR6N9GMdG1qM+h3DTy4VSiTS64/Ch1QOVLVWf26NB+LhZJ+XXekPl&#10;6mWnN9V9tH/erxCvr6bHBxCeJv8Hw69+UIciOB3skWsneoQoSeOAIswWKgIRiFjFYXNASOM7kEUu&#10;/1cofgAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCPgZEnMwIAAFgEAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAG1u/d4gAAAAoBAAAPAAAAAAAA&#10;AAAAAAAAAI0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAnAUAAAAA&#10;" fillcolor="silver" strokeweight=".25pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="008C7A1E" w:rsidRPr="00C57208">
+      <w:r w:rsidR="008C7A1E" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">    </w:t>
       </w:r>
-      <w:r w:rsidR="008C7A1E" w:rsidRPr="00C57208">
+      <w:r w:rsidR="008C7A1E" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ANNEXE C</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D3D72A6" w14:textId="5BA38B82" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="00F551F7" w:rsidP="008C7A1E">
+    <w:p w14:paraId="0D3D72A6" w14:textId="72625A90" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="00F551F7" w:rsidP="008C7A1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7371"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:noProof/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="745C8786" wp14:editId="2E4301A9">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>6701790</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>151765</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="180340" cy="180340"/>
                 <wp:effectExtent l="13335" t="11430" r="6350" b="8255"/>
                 <wp:wrapNone/>
                 <wp:docPr id="2" name="Rectangle 2362"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -267,1996 +272,2451 @@
                           <a:tailEnd/>
                         </a:ln>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:rect w14:anchorId="72959601" id="Rectangle 2362" o:spid="_x0000_s1026" style="position:absolute;margin-left:527.7pt;margin-top:11.95pt;width:14.2pt;height:14.2pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC/CLCKIAIAAD4EAAAOAAAAZHJzL2Uyb0RvYy54bWysU21vEzEM/o7Ef4jynd7L2tGdep2mjiGk&#10;ARODH+Dmcr2IXBKctNfy6+fkutIBnxCtFNln58njx/biet9rtpPolTU1LyY5Z9II2yizqfm3r3dv&#10;5pz5AKYBbY2s+UF6fr18/WoxuEqWtrO6kcgIxPhqcDXvQnBVlnnRyR78xDppKNha7CGQi5usQRgI&#10;vddZmeeX2WCxcWiF9J6+3o5Bvkz4bStF+Ny2Xgama07cQjoxnet4ZssFVBsE1ylxpAH/wKIHZejR&#10;E9QtBGBbVH9A9Uqg9bYNE2H7zLatEjLVQNUU+W/VPHbgZKqFxPHuJJP/f7Di0+4BmWpqXnJmoKcW&#10;fSHRwGy0ZOXFZRkVGpyvKPHRPWCs0bt7K757Zuyqo0R5g2iHTkJDvIqYn724EB1PV9l6+GgbegC2&#10;wSax9i32EZBkYPvUk8OpJ3IfmKCPxTy/mFLnBIWOdnwBqufLDn14L23PolFzJPYJHHb3PoypzymJ&#10;vNWquVNaJwc365VGtgMaj1Ue/4k/1Xiepg0ban41K2cJ+UXMn0Pk6fc3iF4FmnOt+prPT0lQRdXe&#10;mYZoQhVA6dGm6rQ5yhiVGzuwts2BVEQ7DjEtHRmdxZ+cDTTANfc/toCSM/3BUCeuimnULSRnOntb&#10;koPnkfV5BIwgqJoHzkZzFcYt2TpUm45eKlLtxt5Q91qVlI2dHVkdydKQpt4cFypuwbmfsn6t/fIJ&#10;AAD//wMAUEsDBBQABgAIAAAAIQCmMpG53wAAAAsBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8Qw&#10;EIXvgv8hjODNTWyN7Nami4gKC4K4Frxmk9gWm0lp0m311zt70uNjPt58r9wuvmdHN8YuoILrlQDm&#10;0ATbYaOgfn+6WgOLSaPVfUCn4NtF2FbnZ6UubJjxzR33qWFUgrHQCtqUhoLzaFrndVyFwSHdPsPo&#10;daI4NtyOeqZy3/NMiFvudYf0odWDe2id+dpPXoHZTLu5wd2r/qmjfP6YHs2LrJW6vFju74Alt6Q/&#10;GE76pA4VOR3ChDaynrKQ8oZYBVm+AXYixDqnNQcFMsuBVyX/v6H6BQAA//8DAFBLAQItABQABgAI&#10;AAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsB&#10;Ai0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsB&#10;Ai0AFAAGAAgAAAAhAL8IsIogAgAAPgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1s&#10;UEsBAi0AFAAGAAgAAAAhAKYykbnfAAAACwEAAA8AAAAAAAAAAAAAAAAAegQAAGRycy9kb3ducmV2&#10;LnhtbFBLBQYAAAAABAAEAPMAAACGBQAAAAA=&#10;" fillcolor="silver"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="008C7A1E" w:rsidRPr="00C57208">
+      <w:r w:rsidR="008C7A1E" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>CONVENTION-TYPE</w:t>
       </w:r>
-      <w:r w:rsidR="008719B7" w:rsidRPr="00C57208">
+      <w:r w:rsidR="008719B7" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> POUR</w:t>
       </w:r>
-      <w:r w:rsidR="008C7A1E" w:rsidRPr="00C57208">
+      <w:r w:rsidR="008C7A1E" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> mobilité individuelle</w:t>
-[...7 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:t xml:space="preserve"> mobilit</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3A67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7A1E" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:tab/>
-[...3 lines deleted...]
-    <w:p w14:paraId="5D02E834" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+        <w:t xml:space="preserve"> individuelle</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0964043A" w14:textId="3FB0B7EA" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7371"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> ou </w:t>
+      </w:r>
+      <w:r w:rsidR="007A3A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>change individuel d’</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>È</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>ves</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D02E834" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="7371"/>
+        </w:tabs>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:caps/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53930980" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E">
+    <w:p w14:paraId="53930980" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4AE061F2" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="4AE061F2" w14:textId="6EE5BFCF" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
-        <w:t>DELEGATION ACADEMIQUE AUX RELATIONS EUROPEENNES</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1D1A50B7" w14:textId="06522D49" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="003F19F4" w:rsidP="008C7A1E">
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>GATION</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+        </w:rPr>
+        <w:t xml:space="preserve"> DE RÉGION</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ACAD</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>MIQUE AUX RELATIONS EUROP</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>ENNES</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D1A50B7" w14:textId="1E7C41E4" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="003F19F4" w:rsidP="008C7A1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">ET </w:t>
       </w:r>
-      <w:r w:rsidR="008C7A1E" w:rsidRPr="00C57208">
+      <w:r w:rsidR="008C7A1E" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
-        <w:t xml:space="preserve">INTERNATIONALES ET A LA COOPERATION </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008C7A1E" w:rsidRPr="00C57208">
+        <w:t xml:space="preserve">INTERNATIONALES ET </w:t>
+      </w:r>
+      <w:r w:rsidR="007A3A67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
+        <w:t>À</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7A1E" w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+        </w:rPr>
+        <w:t xml:space="preserve"> LA COOP</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidR="008C7A1E" w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+        </w:rPr>
+        <w:t xml:space="preserve">RATION </w:t>
+      </w:r>
+      <w:r w:rsidR="008C7A1E" w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:caps/>
+        </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008C7A1E" w:rsidRPr="00C57208">
+      <w:commentRangeStart w:id="0"/>
+      <w:r w:rsidR="008C7A1E" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Année scolaire </w:t>
       </w:r>
-      <w:r w:rsidR="008C734E">
+      <w:r w:rsidR="008C734E" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00AD5E76">
+      <w:r w:rsidR="007A3A67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="008C734E">
+      <w:r w:rsidR="008C734E" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve"> - 202</w:t>
       </w:r>
-      <w:r w:rsidR="00AD5E76">
+      <w:r w:rsidR="007A3A67">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="1597411E" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+      <w:commentRangeEnd w:id="0"/>
+      <w:r w:rsidR="00C022AA">
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:commentReference w:id="0"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1597411E" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="009A4B38">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:commentRangeStart w:id="1"/>
+    </w:p>
+    <w:p w14:paraId="66A9DE0F" w14:textId="445F4CDE" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...15 lines deleted...]
-    <w:p w14:paraId="1DB8CE34" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E">
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>D</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>R</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>AREIC</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-VERSAILLES</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="1"/>
+      <w:r w:rsidR="00C022AA">
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:commentReference w:id="1"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1DB8CE34" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55CB51D1" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E">
+    <w:p w14:paraId="55CB51D1" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E">
       <w:pPr>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="740EB037" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="740EB037" w14:textId="2BF45E9E" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>CONVENTION TYPE D’ORGANISATION D’UNE MOBILITÉ PHYSIQUE INDIVIDUELLE D’ELEVE</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="728B2065" w14:textId="286F032F" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+        <w:t>CONVENTION TYPE D’ORGANISATION D’UNE MOBILITÉ PHYSIQUE INDIVIDUELLE D’</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81590">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81590">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>È</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>VE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="728B2065" w14:textId="737E69AD" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t>OU D’UN ECHANGE INDIVIDUEL D’ELEVES</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5E66AA9E" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+        <w:t xml:space="preserve"> OU D’UN </w:t>
+      </w:r>
+      <w:r w:rsidR="007A3A67">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>CHANGE INDIVIDUEL D’</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3A67">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>É</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>L</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3A67">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>È</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">VES </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E66AA9E" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>DANS LE CADRE D’UN PARTENARIAT SCOLAIRE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AC46D8" w14:textId="77777777" w:rsidR="0042029E" w:rsidRPr="00C57208" w:rsidRDefault="0042029E" w:rsidP="003A5269">
+    <w:p w14:paraId="3719A5BC" w14:textId="77777777" w:rsidR="007A3A67" w:rsidRPr="00D81590" w:rsidRDefault="007A3A67" w:rsidP="003A5269">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:commentRangeStart w:id="2"/>
+      <w:r w:rsidRPr="00D81590">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve">Envoyer une copie de la convention </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="003A5269" w:rsidRPr="00C57208">
+        <w:t>Toutes les mobilités individuelles, sortantes et entrantes, sont à déclarer sur la plateforme Mobilités scolaires</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23AC46D8" w14:textId="1C52FF52" w:rsidR="0042029E" w:rsidRPr="00BF4141" w:rsidRDefault="0042029E" w:rsidP="003A5269">
+      <w:pPr>
+        <w:pStyle w:val="Intgralebase"/>
+        <w:shd w:val="clear" w:color="auto" w:fill="EAEAEA"/>
+        <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t>au rectorat</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00C57208">
+      </w:pPr>
+      <w:r w:rsidRPr="00D81590">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
-        <w:t xml:space="preserve"> DAREIC un mois avant la date prévue pour la mobilité</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="23267EF9" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00D81590">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>un</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00D81590">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mois avant la date prévue pour la mobilité</w:t>
+      </w:r>
+      <w:commentRangeEnd w:id="2"/>
+      <w:r w:rsidR="00D81590">
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:commentReference w:id="2"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23267EF9" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16E1DA45" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="16E1DA45" w14:textId="54C21170" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Ce modèle de convention est à adapter en fonction du type de mobilité physique individuelle (mobilité simple ou échange) et des spécificités des deux établissements. </w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="717F4B4D" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+      <w:r w:rsidR="00F12A7A" w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>La présente convention est conforme aux textes en vigueur.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="717F4B4D" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B78B8B1" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="3B78B8B1" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2152318C" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="2152318C" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Convention conclue entre</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69439A21" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="69439A21" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="617CCEC2" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="617CCEC2" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">L’établissement français d’origine </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(nom et adresse de l’établissement)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C14E277" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="0C14E277" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Représenté par (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>nom du chef d’établissement)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1840979F" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="1840979F" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Après accord du conseil d’administration du </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(date de la délibération)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01055E92" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="01055E92" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4609B62B" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="4609B62B" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Et</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9E7320" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="7D9E7320" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="42B38052" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="42B38052" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">L’établissement d’accueil </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(nom et adresse de l’établissement)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4EA0A1" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="7B4EA0A1" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Représenté par (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>nom du responsable de l’établissement)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12752E56" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="12752E56" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="347F57CF" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="347F57CF" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14586D61" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="14586D61" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Objet de la convention :</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Organisation d’une (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>mobilité individuelle ou échange individuel</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>d’élèves)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> dans le cadre de </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(type et nom du partenariat scolaire conclu - date de signature)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F68D92A" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="1F68D92A" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="145FD935" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="145FD935" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Article 1 : Objectifs</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1C7B87" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="3C1C7B87" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BBBC981" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="2BBBC981" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Dans le cadre du partenariat scolaire susmentionné, une (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">mobilité ou un échange) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>d’élèves est organisé(e</w:t>
       </w:r>
-      <w:r w:rsidR="00AE47C7">
+      <w:r w:rsidR="00AE47C7" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> selon les dispositions de la présente convention.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E2E1D13" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="5E2E1D13" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Cette (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>mobilité ou cet échange individuel)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> s’articule autour du projet </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(description du projet)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A1E391F" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="2A1E391F" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Il remplit les objectifs suivants : </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(description d‘objectifs pédagogiques et éducatifs précis)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64821E38" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="64821E38" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6ECE40E1" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="6ECE40E1" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Article 2 : Activités</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="799BDF36" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="799BDF36" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6BCF14F9" w14:textId="4746B7C5" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="00B7380A" w:rsidP="008C7A1E">
+    <w:p w14:paraId="6BCF14F9" w14:textId="4746B7C5" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="00B7380A" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Les activités de l’élève (ou des élèves en cas de mobilité individuelle multiple)</w:t>
       </w:r>
-      <w:r w:rsidR="008C7A1E" w:rsidRPr="00C57208">
+      <w:r w:rsidR="008C7A1E" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> consisteront en </w:t>
       </w:r>
-      <w:r w:rsidR="008C7A1E" w:rsidRPr="00C57208">
+      <w:r w:rsidR="008C7A1E" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(description des travaux à effectuer, des cours à suivre, des activités pédagogiques)</w:t>
       </w:r>
-      <w:r w:rsidR="008C7A1E" w:rsidRPr="00C57208">
+      <w:r w:rsidR="008C7A1E" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Eventuellement, joindre le contrat d’études dont un modèle est proposé ci-après (annexe C</w:t>
       </w:r>
-      <w:r w:rsidR="00F551F7">
+      <w:r w:rsidR="00F551F7" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="008C7A1E" w:rsidRPr="00C57208">
+      <w:r w:rsidR="008C7A1E" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>bis).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02648621" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="02648621" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Les résultats escomptés sont : </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(description de l’évaluation prévue)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657A423B" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="657A423B" w14:textId="1693E094" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
-[...6 lines deleted...]
-    <w:p w14:paraId="1E4BABA7" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Un compte</w:t>
+      </w:r>
+      <w:r w:rsidR="007A3A67">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>rendu est remis aux établissements, selon les modalités qu’ils déterminent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4BABA7" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5804E475" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="5804E475" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Article 3 : </w:t>
       </w:r>
-      <w:r w:rsidR="00D250C3" w:rsidRPr="00C57208">
+      <w:r w:rsidR="00D250C3" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Elève(s) concerné(s) par la mobilité</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> et encadrement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBD3E96" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="4EBD3E96" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4D16D16A" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="4D16D16A" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Le (ou les) élève(s) participant à cette (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>mobilité individuelle ou à cet échange)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> sont </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00A832B7" w:rsidRPr="00C57208">
+      <w:r w:rsidR="00A832B7" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>nom, prénom, date de naissance, classe – établissement</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6CAFF0" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="7F6CAFF0" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Le (ou les) élèves sont encadré(s) par </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(nom</w:t>
       </w:r>
-      <w:r w:rsidR="00B7380A" w:rsidRPr="00C57208">
+      <w:r w:rsidR="00B7380A" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> et discipline de l’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>enseignant/tuteur)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07A681A1" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="07A681A1" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pendant le séjour, les élèves doivent adopter un comportement respectueux des règles des établissements d’origine et d’accueil.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C79F49" w14:textId="77777777" w:rsidR="00F7244E" w:rsidRPr="00C57208" w:rsidRDefault="00F7244E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="19C79F49" w14:textId="77777777" w:rsidR="00F7244E" w:rsidRPr="00BF4141" w:rsidRDefault="00F7244E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A3663ED" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="1A3663ED" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Article 4 : Dates et lieu(x) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33A43B9D" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="33A43B9D" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E8FB892" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="3E8FB892" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>La mobilité individuelle (</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">ou </w:t>
       </w:r>
-      <w:r w:rsidR="00F636E0" w:rsidRPr="00C57208">
+      <w:r w:rsidR="00F636E0" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>l’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>échange individuel)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> revêt un caractère </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(facultatif ou éventuellement, obligatoire)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA89E45" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="2AA89E45" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Il se déroule du </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(date de départ)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> au </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(date de retour)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> à </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(lieu de la mobilité. Mêmes précisions en cas d’échange pour les dates et lieu d’accueil).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21CC7FC1" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="21CC7FC1" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4DDBEA" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="3D4DDBEA" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Article 5 </w:t>
       </w:r>
-      <w:r w:rsidR="00F636E0" w:rsidRPr="00C57208">
+      <w:r w:rsidR="00F636E0" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">: Déplacements de l’élève </w:t>
       </w:r>
-      <w:r w:rsidR="00F636E0" w:rsidRPr="00C57208">
+      <w:r w:rsidR="00F636E0" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>(ou des élèves)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EFA80D0" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="6EFA80D0" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1B2C9F7B" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
-      <w:pPr>
+    <w:p w14:paraId="4AF79EE4" w14:textId="77777777" w:rsidR="00F12A7A" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="00407C68">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Les moyens de transports de l’élève </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">(des élèves - en cas d’échange) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">sont décidés par la (les) famille(s) qui doit fournir les renseignements suivants à la famille d’accueil </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(et réciproquement en cas d’échange)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(description des modes de déplacement - itinéraires - horaires - titres de transport - description des déplacements dans le pays d’accueil)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:p w14:paraId="19EEE529" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+      <w:r w:rsidR="00F12A7A" w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Les déplacements des élèves mineurs sont soumis à des modalités spécifiques et différentes de celles des élèves majeurs, conformément aux réglementations en vigueur. Ces modalités tiennent compte des mesures de sécurité et des autorisations des responsables légaux requises pour les mineurs. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19EEE529" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7CDA2790" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="7CDA2790" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Article 6 : Accueil et hébergement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="582CBF10" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="582CBF10" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="47AABD7A" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="47AABD7A" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">À son arrivée dans le pays d’accueil, l’élève est accueilli par </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(description de l’accueil de l’élève)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C33C40A" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="7C33C40A" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">À son retour, l’élève est accueilli par </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(description des modalités d'accueil au retour)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> et réciproquement en cas d’échange individuel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F4A1DA" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="68F4A1DA" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans le pays d’accueil, l’élève est hébergé </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(description de l'hébergement : famille d’accueil)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF20988" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="0BF20988" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Les mesures et précautions nécessaires sont prises pour assurer la qualité et la sécurité de l’hébergement proposé </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(description du choix et du rôle de la famille d’accueil le cas échéant)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F645802" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="5F645802" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="27912802" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="27912802" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Article 7 : Financement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06B8A20E" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="06B8A20E" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="742DB7F1" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="742DB7F1" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">(voyage ou </w:t>
       </w:r>
-      <w:r w:rsidR="00D70EDE" w:rsidRPr="00C57208">
+      <w:r w:rsidR="00D70EDE" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>l’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>échange)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> est </w:t>
       </w:r>
-      <w:r w:rsidR="00EC3A3C">
+      <w:r w:rsidR="00EC3A3C" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">entièrement </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">financé par la (les) famille(s) </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(sauf cas exceptionnel ou programmes franco-allemands</w:t>
       </w:r>
-      <w:r w:rsidR="00D70EDE" w:rsidRPr="00C57208">
+      <w:r w:rsidR="00D70EDE" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> « Voltaire » ou « Brigitte Sauzay »</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>))</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18F695FC" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="18F695FC" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46E49AB8" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="46E49AB8" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Article 8 : Responsabilités et couverture des risques</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B106B32" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="4B106B32" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FED3BA6" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="4FED3BA6" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Le chef d’établissement qui a autorisé </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(la mobilité individuelle ou l’échange)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ne peut être tenu pour responsable des choix effectués par les familles.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B162B04" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="5B162B04" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C7D1EE0" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="7C7D1EE0" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
-[...6 lines deleted...]
-    <w:p w14:paraId="67168330" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">L’élève qui effectue la mobilité est confié à l’établissement d’accueil, après vérification par le chef d’établissement </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>d’origine</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> auprès du représentant de l’établissement d’accueil que les conditions de déroulement et les activités proposées garantissent la sécurité des élèves.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67168330" w14:textId="5EB064F8" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>description</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> de la prise en charge des élèves par chaque établissement)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B3C68A" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="65B3C68A" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="00F12A7A">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CD490DF" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="7C5B09C9" w14:textId="4EFA1D1D" w:rsidR="00F12A7A" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="00F12A7A">
+      <w:pPr>
+        <w:pStyle w:val="Corpsdetexte"/>
+        <w:pBdr>
+          <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+          <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        </w:pBdr>
+        <w:spacing w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:bCs w:val="0"/>
+          <w:sz w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Chaque chef d’établissement vérifie que les assurances nécessaires ont été souscrites pour l’élève candidat à la mobilité</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:bCs w:val="0"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(maladie/accidents et responsabilité civile à l’étranger).</w:t>
+      </w:r>
+      <w:r w:rsidR="00F12A7A" w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CD490DF" w14:textId="5FDCC559" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
-[...13 lines deleted...]
-    <w:p w14:paraId="41C694B3" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    </w:p>
+    <w:p w14:paraId="338BC046" w14:textId="0033CF9D" w:rsidR="00F12A7A" w:rsidRPr="00BF4141" w:rsidRDefault="00F12A7A" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7A43811F" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Un protocole spécifique est prévu pour assurer une réponse en cas de force majeure </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>(description de la prise en charge des élèves</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41C694B3" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...10 lines deleted...]
-    <w:p w14:paraId="0ABD8A43" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A43811F" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="246DD388" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Article 9 : Durée de la convention</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0ABD8A43" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...21 lines deleted...]
-    <w:p w14:paraId="2458BBCF" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="246DD388" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7B29BEE6" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La présente convention est conclue pour la durée de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:i/>
+        </w:rPr>
+        <w:t>(la mobilité ou de l’échange</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’élèves).  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B29BEE6" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0B8D816F" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="006A13A3" w:rsidP="008C7A1E">
+    <w:p w14:paraId="0B8D816F" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="006A13A3" w:rsidP="008C7A1E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="2880"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
-      <w:r w:rsidR="008C7A1E" w:rsidRPr="00C57208">
+      <w:r w:rsidR="008C7A1E" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>ait le</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="008C7A1E" w:rsidRPr="00C57208">
+      <w:r w:rsidR="008C7A1E" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008C7A1E" w:rsidRPr="00C57208">
+      <w:r w:rsidR="008C7A1E" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="008C7A1E" w:rsidRPr="00C57208">
+      <w:r w:rsidR="008C7A1E" w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAB26D0" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+    <w:p w14:paraId="16FCC8D7" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="16FCC8D7" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00C57208" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
-      <w:pPr>
+    <w:p w14:paraId="7AB19A52" w14:textId="77777777" w:rsidR="008C7A1E" w:rsidRPr="00BF4141" w:rsidRDefault="008C7A1E" w:rsidP="008C7A1E">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="5040"/>
+        </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...5 lines deleted...]
-          <w:tab w:val="left" w:pos="5040"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Le chef d’établissement d’origine</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00BF4141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Le chef d’établissement d’accueil</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F94B7C2" w14:textId="54F91BE4" w:rsidR="00506168" w:rsidRPr="00407C68" w:rsidRDefault="008C7A1E" w:rsidP="00407C68">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="840"/>
+          <w:tab w:val="left" w:pos="6000"/>
         </w:tabs>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C57208">
+      <w:r w:rsidRPr="00BF4141">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>Cachet de l’établissement et Signature                            Cachet de l’établissement et Signature</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F22A806" w14:textId="77777777" w:rsidR="00506168" w:rsidRPr="00C57208" w:rsidRDefault="00506168" w:rsidP="006766BC">
-[...22 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId9"/>
+    <w:sectPr w:rsidR="00506168" w:rsidRPr="00407C68" w:rsidSect="006E68A4">
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="992" w:bottom="567" w:left="567" w:header="567" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:comment w:id="0" w:author="Amina Dhoukar" w:date="2026-09-11T10:07:00Z" w:initials="AD">
+    <w:p w14:paraId="7A0BCE0F" w14:textId="71447E7D" w:rsidR="00C022AA" w:rsidRDefault="00C022AA">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Actualisation du document</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="1" w:author="Amina Dhoukar" w:date="2026-09-11T10:08:00Z" w:initials="AD">
+    <w:p w14:paraId="6BB5794B" w14:textId="0B64558E" w:rsidR="00C022AA" w:rsidRDefault="00C022AA">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Actualisation du nom du service</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+  <w:comment w:id="2" w:author="Amina Dhoukar" w:date="2026-09-11T10:06:00Z" w:initials="AD">
+    <w:p w14:paraId="572F2AE0" w14:textId="43C8A904" w:rsidR="00D81590" w:rsidRDefault="00D81590">
+      <w:pPr>
+        <w:pStyle w:val="Commentaire"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="Marquedecommentaire"/>
+        </w:rPr>
+        <w:annotationRef/>
+      </w:r>
+      <w:r>
+        <w:t>Nouvel encadré</w:t>
+      </w:r>
+    </w:p>
+  </w:comment>
+</w:comments>
+</file>
+
+<file path=word/commentsExtended.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:commentsEx xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w15:commentEx w15:paraId="7A0BCE0F" w15:done="0"/>
+  <w15:commentEx w15:paraId="6BB5794B" w15:done="0"/>
+  <w15:commentEx w15:paraId="572F2AE0" w15:done="0"/>
+</w15:commentsEx>
+</file>
+
+<file path=word/commentsExtensible.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cex:commentsExtensible xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cr="http://schemas.microsoft.com/office/comments/2020/reactions" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh cr wp14">
+  <w16cex:commentExtensible w16cex:durableId="2E4E5178" w16cex:dateUtc="2026-09-11T08:07:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2E4E5183" w16cex:dateUtc="2026-09-11T08:08:00Z"/>
+  <w16cex:commentExtensible w16cex:durableId="2E4E511A" w16cex:dateUtc="2026-09-11T08:06:00Z"/>
+</w16cex:commentsExtensible>
+</file>
+
+<file path=word/commentsIds.xml><?xml version="1.0" encoding="utf-8"?>
+<w16cid:commentsIds xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w16cid:commentId w16cid:paraId="7A0BCE0F" w16cid:durableId="2E4E5178"/>
+  <w16cid:commentId w16cid:paraId="6BB5794B" w16cid:durableId="2E4E5183"/>
+  <w16cid:commentId w16cid:paraId="572F2AE0" w16cid:durableId="2E4E511A"/>
+</w16cid:commentsIds>
+</file>
+
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77FFD4CE" w14:textId="77777777" w:rsidR="005C65B9" w:rsidRDefault="005C65B9">
+    <w:p w14:paraId="5D6B0059" w14:textId="77777777" w:rsidR="00171B44" w:rsidRDefault="00171B44">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="410C61DC" w14:textId="77777777" w:rsidR="005C65B9" w:rsidRDefault="005C65B9">
+    <w:p w14:paraId="31A53808" w14:textId="77777777" w:rsidR="00171B44" w:rsidRDefault="00171B44">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -2280,106 +2740,106 @@
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="5C6F48EB" w14:textId="77777777" w:rsidR="00AE47C7" w:rsidRDefault="006E68A4">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00AE47C7">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="344D3816" w14:textId="77777777" w:rsidR="00AE47C7" w:rsidRDefault="00AE47C7">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="30DD21EA" w14:textId="77777777" w:rsidR="00AE47C7" w:rsidRDefault="00AE47C7">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:snapToGrid w:val="0"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidR="006E68A4">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -2464,70 +2924,70 @@
         <w:noProof/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r w:rsidR="006E68A4">
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:snapToGrid w:val="0"/>
         <w:sz w:val="14"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2E6AD69D" w14:textId="77777777" w:rsidR="00AE47C7" w:rsidRDefault="00AE47C7">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="420F0EC8" w14:textId="77777777" w:rsidR="005C65B9" w:rsidRDefault="005C65B9">
+    <w:p w14:paraId="35E0E8D7" w14:textId="77777777" w:rsidR="00171B44" w:rsidRDefault="00171B44">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4427291B" w14:textId="77777777" w:rsidR="005C65B9" w:rsidRDefault="005C65B9">
+    <w:p w14:paraId="1B3C72DE" w14:textId="77777777" w:rsidR="00171B44" w:rsidRDefault="00171B44">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02227FFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF505E86"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -5258,195 +5718,203 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F397FF6"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="C42AF238"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="644"/>
         </w:tabs>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="667756346">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="549458719">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="728646736">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="2120563143">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="728960678">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="765152981">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="15935417">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1292983393">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="556235884">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2126151269">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="986204359">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="757025331">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="563873015">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="659624258">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="1534419863">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="419790528">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="315762052">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="18">
+  <w:num w:numId="18" w16cid:durableId="636685678">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="19" w16cid:durableId="1718698397">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="20" w16cid:durableId="1723745813">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="21" w16cid:durableId="1946502141">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="22" w16cid:durableId="879781970">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="23" w16cid:durableId="1397360375">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="24" w16cid:durableId="529072234">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="25" w16cid:durableId="1423254774">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="26" w16cid:durableId="1051073007">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="27">
+  <w:num w:numId="27" w16cid:durableId="426460454">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="28" w16cid:durableId="1515076935">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="29" w16cid:durableId="1698040443">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="30" w16cid:durableId="687802839">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="31">
+  <w:num w:numId="31" w16cid:durableId="1960523775">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="32">
+  <w:num w:numId="32" w16cid:durableId="1969509076">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="33" w16cid:durableId="1285233163">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="34" w16cid:durableId="1991640711">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="35">
+  <w:num w:numId="35" w16cid:durableId="1363169852">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="36">
+  <w:num w:numId="36" w16cid:durableId="137649987">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="37" w16cid:durableId="1934778263">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="38" w16cid:durableId="309604285">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="39">
+  <w:num w:numId="39" w16cid:durableId="174073012">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="40">
+  <w:num w:numId="40" w16cid:durableId="2021928697">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="41" w16cid:durableId="2072145080">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="42">
+  <w:num w:numId="42" w16cid:durableId="802428234">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="43">
+  <w:num w:numId="43" w16cid:durableId="1276207559">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="44">
+  <w:num w:numId="44" w16cid:durableId="1028722014">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="45">
+  <w:num w:numId="45" w16cid:durableId="1670518744">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
+</file>
+
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w15:person w15:author="Amina Dhoukar">
+    <w15:presenceInfo w15:providerId="AD" w15:userId="S-1-5-21-1750527873-1037266120-3498459047-43604"/>
+  </w15:person>
+</w15:people>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:displayBackgroundShape/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:revisionView w:inkAnnotations="0"/>
+  <w:revisionView w:markup="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -5535,60 +6003,62 @@
     <w:rsid w:val="00101033"/>
     <w:rsid w:val="0010307D"/>
     <w:rsid w:val="00104DCB"/>
     <w:rsid w:val="001056C6"/>
     <w:rsid w:val="00115121"/>
     <w:rsid w:val="001161D7"/>
     <w:rsid w:val="00116FE9"/>
     <w:rsid w:val="001177F5"/>
     <w:rsid w:val="0012330B"/>
     <w:rsid w:val="00126036"/>
     <w:rsid w:val="00126FB9"/>
     <w:rsid w:val="001302A3"/>
     <w:rsid w:val="00131A02"/>
     <w:rsid w:val="00131D41"/>
     <w:rsid w:val="001336B1"/>
     <w:rsid w:val="00134652"/>
     <w:rsid w:val="00135BA9"/>
     <w:rsid w:val="0013634C"/>
     <w:rsid w:val="0013735A"/>
     <w:rsid w:val="00144A16"/>
     <w:rsid w:val="001562E2"/>
     <w:rsid w:val="00156420"/>
     <w:rsid w:val="00161F70"/>
     <w:rsid w:val="00163CDC"/>
     <w:rsid w:val="0016487C"/>
+    <w:rsid w:val="00171B44"/>
     <w:rsid w:val="001747FD"/>
     <w:rsid w:val="00175235"/>
     <w:rsid w:val="00175980"/>
     <w:rsid w:val="001768C5"/>
     <w:rsid w:val="00183D12"/>
     <w:rsid w:val="001844EF"/>
     <w:rsid w:val="0019017B"/>
     <w:rsid w:val="0019069A"/>
     <w:rsid w:val="00193059"/>
     <w:rsid w:val="00193331"/>
+    <w:rsid w:val="00194F9B"/>
     <w:rsid w:val="00196802"/>
     <w:rsid w:val="001A0EB4"/>
     <w:rsid w:val="001A2B02"/>
     <w:rsid w:val="001A3208"/>
     <w:rsid w:val="001A3963"/>
     <w:rsid w:val="001A4F9B"/>
     <w:rsid w:val="001A4FBF"/>
     <w:rsid w:val="001B205A"/>
     <w:rsid w:val="001C1674"/>
     <w:rsid w:val="001C5B3A"/>
     <w:rsid w:val="001C6E26"/>
     <w:rsid w:val="001D1162"/>
     <w:rsid w:val="001D3335"/>
     <w:rsid w:val="001D71D5"/>
     <w:rsid w:val="001E1C21"/>
     <w:rsid w:val="001E2037"/>
     <w:rsid w:val="001E6061"/>
     <w:rsid w:val="001E7108"/>
     <w:rsid w:val="001E7EE6"/>
     <w:rsid w:val="001F0894"/>
     <w:rsid w:val="001F1691"/>
     <w:rsid w:val="001F3123"/>
     <w:rsid w:val="001F34D8"/>
     <w:rsid w:val="00201008"/>
     <w:rsid w:val="00201625"/>
@@ -5699,75 +6169,77 @@
     <w:rsid w:val="0035470A"/>
     <w:rsid w:val="00354879"/>
     <w:rsid w:val="0035655A"/>
     <w:rsid w:val="00357126"/>
     <w:rsid w:val="00361DB5"/>
     <w:rsid w:val="003663FF"/>
     <w:rsid w:val="00372275"/>
     <w:rsid w:val="00373A32"/>
     <w:rsid w:val="003743C2"/>
     <w:rsid w:val="00374778"/>
     <w:rsid w:val="00375F91"/>
     <w:rsid w:val="00377AF5"/>
     <w:rsid w:val="00380099"/>
     <w:rsid w:val="0038509D"/>
     <w:rsid w:val="00385F03"/>
     <w:rsid w:val="00386250"/>
     <w:rsid w:val="00387005"/>
     <w:rsid w:val="00392C4F"/>
     <w:rsid w:val="0039720D"/>
     <w:rsid w:val="003A0BE3"/>
     <w:rsid w:val="003A5269"/>
     <w:rsid w:val="003A52FA"/>
     <w:rsid w:val="003A5A6B"/>
     <w:rsid w:val="003B17AD"/>
     <w:rsid w:val="003B204D"/>
+    <w:rsid w:val="003B24DC"/>
     <w:rsid w:val="003B327E"/>
     <w:rsid w:val="003B42CF"/>
     <w:rsid w:val="003B4504"/>
     <w:rsid w:val="003B596F"/>
     <w:rsid w:val="003B699A"/>
     <w:rsid w:val="003B6DDF"/>
     <w:rsid w:val="003B7531"/>
     <w:rsid w:val="003B7AD2"/>
     <w:rsid w:val="003C247A"/>
     <w:rsid w:val="003C4742"/>
     <w:rsid w:val="003C52B5"/>
     <w:rsid w:val="003D281C"/>
     <w:rsid w:val="003D4EDC"/>
     <w:rsid w:val="003D54FA"/>
     <w:rsid w:val="003E08F4"/>
     <w:rsid w:val="003E0A33"/>
     <w:rsid w:val="003E54E3"/>
     <w:rsid w:val="003E6823"/>
     <w:rsid w:val="003F19F4"/>
     <w:rsid w:val="003F2E74"/>
     <w:rsid w:val="003F6C63"/>
     <w:rsid w:val="003F6D83"/>
     <w:rsid w:val="004036D6"/>
     <w:rsid w:val="00405BF7"/>
     <w:rsid w:val="00406B6E"/>
+    <w:rsid w:val="00407C68"/>
     <w:rsid w:val="004130C5"/>
     <w:rsid w:val="0041369A"/>
     <w:rsid w:val="004141CC"/>
     <w:rsid w:val="0042029E"/>
     <w:rsid w:val="00420B34"/>
     <w:rsid w:val="00421512"/>
     <w:rsid w:val="00421763"/>
     <w:rsid w:val="00424E4B"/>
     <w:rsid w:val="00433D09"/>
     <w:rsid w:val="00434FD0"/>
     <w:rsid w:val="00437F32"/>
     <w:rsid w:val="004415EA"/>
     <w:rsid w:val="004418F4"/>
     <w:rsid w:val="004428C4"/>
     <w:rsid w:val="00442F8D"/>
     <w:rsid w:val="00444024"/>
     <w:rsid w:val="004451D7"/>
     <w:rsid w:val="00445FED"/>
     <w:rsid w:val="00453E36"/>
     <w:rsid w:val="004548A9"/>
     <w:rsid w:val="00460213"/>
     <w:rsid w:val="004608C4"/>
     <w:rsid w:val="00462C7C"/>
     <w:rsid w:val="00464F18"/>
     <w:rsid w:val="00465F64"/>
@@ -6003,50 +6475,51 @@
     <w:rsid w:val="00755C47"/>
     <w:rsid w:val="00755D12"/>
     <w:rsid w:val="00757895"/>
     <w:rsid w:val="007623CC"/>
     <w:rsid w:val="007642CE"/>
     <w:rsid w:val="00767B8B"/>
     <w:rsid w:val="00774548"/>
     <w:rsid w:val="00777AD0"/>
     <w:rsid w:val="00777D67"/>
     <w:rsid w:val="00780CE2"/>
     <w:rsid w:val="00781749"/>
     <w:rsid w:val="00781BEB"/>
     <w:rsid w:val="00782A0E"/>
     <w:rsid w:val="00783088"/>
     <w:rsid w:val="0078459E"/>
     <w:rsid w:val="00786CD4"/>
     <w:rsid w:val="00786E05"/>
     <w:rsid w:val="007878C0"/>
     <w:rsid w:val="00787E1D"/>
     <w:rsid w:val="00790BB5"/>
     <w:rsid w:val="00791413"/>
     <w:rsid w:val="00791D87"/>
     <w:rsid w:val="00794056"/>
     <w:rsid w:val="007947E2"/>
     <w:rsid w:val="007A03DC"/>
+    <w:rsid w:val="007A3A67"/>
     <w:rsid w:val="007A3E6B"/>
     <w:rsid w:val="007A4DB6"/>
     <w:rsid w:val="007A52D4"/>
     <w:rsid w:val="007A6DF4"/>
     <w:rsid w:val="007B0DDB"/>
     <w:rsid w:val="007B7D38"/>
     <w:rsid w:val="007C348F"/>
     <w:rsid w:val="007C427D"/>
     <w:rsid w:val="007C4B6E"/>
     <w:rsid w:val="007C610E"/>
     <w:rsid w:val="007C6760"/>
     <w:rsid w:val="007C6889"/>
     <w:rsid w:val="007D291F"/>
     <w:rsid w:val="007D2E84"/>
     <w:rsid w:val="007D49C0"/>
     <w:rsid w:val="007D50C9"/>
     <w:rsid w:val="007E37EF"/>
     <w:rsid w:val="007E6FA0"/>
     <w:rsid w:val="007F02EF"/>
     <w:rsid w:val="007F1867"/>
     <w:rsid w:val="007F1F8A"/>
     <w:rsid w:val="007F3BA2"/>
     <w:rsid w:val="007F663E"/>
     <w:rsid w:val="008014AC"/>
     <w:rsid w:val="0080177E"/>
@@ -6151,153 +6624,154 @@
     <w:rsid w:val="00946454"/>
     <w:rsid w:val="00946FD8"/>
     <w:rsid w:val="00947C3C"/>
     <w:rsid w:val="009530A3"/>
     <w:rsid w:val="00955C22"/>
     <w:rsid w:val="00960723"/>
     <w:rsid w:val="0096150E"/>
     <w:rsid w:val="00962D31"/>
     <w:rsid w:val="00962E8F"/>
     <w:rsid w:val="00963409"/>
     <w:rsid w:val="009636BA"/>
     <w:rsid w:val="009641E2"/>
     <w:rsid w:val="00965719"/>
     <w:rsid w:val="00965FD2"/>
     <w:rsid w:val="00966D25"/>
     <w:rsid w:val="009742A5"/>
     <w:rsid w:val="00976273"/>
     <w:rsid w:val="00981105"/>
     <w:rsid w:val="009824CD"/>
     <w:rsid w:val="009862C1"/>
     <w:rsid w:val="009907EB"/>
     <w:rsid w:val="009954A7"/>
     <w:rsid w:val="00996EDC"/>
     <w:rsid w:val="00997541"/>
     <w:rsid w:val="009A050C"/>
+    <w:rsid w:val="009A4B38"/>
     <w:rsid w:val="009A6D6F"/>
     <w:rsid w:val="009B1484"/>
     <w:rsid w:val="009B1694"/>
     <w:rsid w:val="009B23A7"/>
     <w:rsid w:val="009B4EDF"/>
     <w:rsid w:val="009B66BF"/>
     <w:rsid w:val="009B6E6D"/>
     <w:rsid w:val="009B7F1F"/>
     <w:rsid w:val="009C0B6B"/>
     <w:rsid w:val="009C2629"/>
     <w:rsid w:val="009C2A20"/>
     <w:rsid w:val="009C328E"/>
     <w:rsid w:val="009C4E17"/>
     <w:rsid w:val="009C5170"/>
     <w:rsid w:val="009C55EF"/>
     <w:rsid w:val="009C5776"/>
     <w:rsid w:val="009C6DB8"/>
     <w:rsid w:val="009C6E56"/>
     <w:rsid w:val="009D02F3"/>
     <w:rsid w:val="009D034C"/>
     <w:rsid w:val="009D115D"/>
     <w:rsid w:val="009D2EB2"/>
     <w:rsid w:val="009D521C"/>
     <w:rsid w:val="009D53A1"/>
     <w:rsid w:val="009E3B83"/>
     <w:rsid w:val="009E62EC"/>
     <w:rsid w:val="009E6573"/>
     <w:rsid w:val="009F0508"/>
     <w:rsid w:val="009F0ECA"/>
     <w:rsid w:val="009F4346"/>
     <w:rsid w:val="009F444D"/>
     <w:rsid w:val="00A02E2F"/>
     <w:rsid w:val="00A033C1"/>
     <w:rsid w:val="00A04A6F"/>
     <w:rsid w:val="00A05D75"/>
     <w:rsid w:val="00A066F1"/>
     <w:rsid w:val="00A06BC2"/>
     <w:rsid w:val="00A07B04"/>
+    <w:rsid w:val="00A13C49"/>
     <w:rsid w:val="00A15777"/>
     <w:rsid w:val="00A16D2B"/>
     <w:rsid w:val="00A23BAA"/>
     <w:rsid w:val="00A25567"/>
     <w:rsid w:val="00A25ED5"/>
     <w:rsid w:val="00A26164"/>
     <w:rsid w:val="00A30772"/>
     <w:rsid w:val="00A31212"/>
     <w:rsid w:val="00A36549"/>
     <w:rsid w:val="00A419E1"/>
     <w:rsid w:val="00A41B81"/>
     <w:rsid w:val="00A41C74"/>
     <w:rsid w:val="00A423BD"/>
     <w:rsid w:val="00A476B1"/>
     <w:rsid w:val="00A479DC"/>
     <w:rsid w:val="00A54A9D"/>
     <w:rsid w:val="00A5617F"/>
     <w:rsid w:val="00A5774E"/>
     <w:rsid w:val="00A60057"/>
     <w:rsid w:val="00A62D12"/>
     <w:rsid w:val="00A6340C"/>
     <w:rsid w:val="00A638B4"/>
     <w:rsid w:val="00A65841"/>
     <w:rsid w:val="00A66B84"/>
     <w:rsid w:val="00A737F0"/>
     <w:rsid w:val="00A7566B"/>
     <w:rsid w:val="00A76601"/>
     <w:rsid w:val="00A76661"/>
     <w:rsid w:val="00A773EF"/>
     <w:rsid w:val="00A8250A"/>
     <w:rsid w:val="00A82BD4"/>
     <w:rsid w:val="00A832B7"/>
     <w:rsid w:val="00A84886"/>
     <w:rsid w:val="00A85DA0"/>
     <w:rsid w:val="00A8798D"/>
     <w:rsid w:val="00A87C4E"/>
+    <w:rsid w:val="00A901F4"/>
     <w:rsid w:val="00A91D89"/>
     <w:rsid w:val="00A92357"/>
     <w:rsid w:val="00A93559"/>
     <w:rsid w:val="00AA041D"/>
     <w:rsid w:val="00AA0B50"/>
     <w:rsid w:val="00AA13AA"/>
     <w:rsid w:val="00AA155A"/>
     <w:rsid w:val="00AA2576"/>
     <w:rsid w:val="00AA2621"/>
     <w:rsid w:val="00AA7526"/>
     <w:rsid w:val="00AB2ACF"/>
     <w:rsid w:val="00AB47BE"/>
     <w:rsid w:val="00AB4D80"/>
     <w:rsid w:val="00AB4FFB"/>
     <w:rsid w:val="00AB5339"/>
     <w:rsid w:val="00AB61C2"/>
     <w:rsid w:val="00AB7DAA"/>
     <w:rsid w:val="00AC1387"/>
     <w:rsid w:val="00AC2FF1"/>
     <w:rsid w:val="00AC353D"/>
     <w:rsid w:val="00AC4733"/>
     <w:rsid w:val="00AC6891"/>
     <w:rsid w:val="00AD0389"/>
     <w:rsid w:val="00AD268C"/>
-    <w:rsid w:val="00AD2D30"/>
     <w:rsid w:val="00AD2D90"/>
     <w:rsid w:val="00AD36B6"/>
     <w:rsid w:val="00AD59AA"/>
-    <w:rsid w:val="00AD5E76"/>
     <w:rsid w:val="00AD7AF9"/>
     <w:rsid w:val="00AE2F81"/>
     <w:rsid w:val="00AE3D8B"/>
     <w:rsid w:val="00AE47C7"/>
     <w:rsid w:val="00AE6242"/>
     <w:rsid w:val="00AE7EA9"/>
     <w:rsid w:val="00AF502E"/>
     <w:rsid w:val="00AF7668"/>
     <w:rsid w:val="00B01852"/>
     <w:rsid w:val="00B026B7"/>
     <w:rsid w:val="00B02C6B"/>
     <w:rsid w:val="00B03E1A"/>
     <w:rsid w:val="00B106C3"/>
     <w:rsid w:val="00B10AF1"/>
     <w:rsid w:val="00B110AA"/>
     <w:rsid w:val="00B11CB1"/>
     <w:rsid w:val="00B11F5F"/>
     <w:rsid w:val="00B14DF5"/>
     <w:rsid w:val="00B15EC4"/>
     <w:rsid w:val="00B17057"/>
     <w:rsid w:val="00B1729A"/>
     <w:rsid w:val="00B17D00"/>
     <w:rsid w:val="00B22A8F"/>
     <w:rsid w:val="00B25609"/>
     <w:rsid w:val="00B259FB"/>
@@ -6334,52 +6808,54 @@
     <w:rsid w:val="00BA431E"/>
     <w:rsid w:val="00BA4B01"/>
     <w:rsid w:val="00BA5737"/>
     <w:rsid w:val="00BA72F0"/>
     <w:rsid w:val="00BB01C1"/>
     <w:rsid w:val="00BB13F8"/>
     <w:rsid w:val="00BB18DF"/>
     <w:rsid w:val="00BB3CCA"/>
     <w:rsid w:val="00BB4E3D"/>
     <w:rsid w:val="00BB5551"/>
     <w:rsid w:val="00BB7893"/>
     <w:rsid w:val="00BC263A"/>
     <w:rsid w:val="00BC5648"/>
     <w:rsid w:val="00BC6C1D"/>
     <w:rsid w:val="00BD1C25"/>
     <w:rsid w:val="00BD3DED"/>
     <w:rsid w:val="00BD533D"/>
     <w:rsid w:val="00BD561C"/>
     <w:rsid w:val="00BD6B20"/>
     <w:rsid w:val="00BD6B30"/>
     <w:rsid w:val="00BD78C3"/>
     <w:rsid w:val="00BE02E0"/>
     <w:rsid w:val="00BE409C"/>
     <w:rsid w:val="00BE78B3"/>
     <w:rsid w:val="00BF2A63"/>
+    <w:rsid w:val="00BF4141"/>
     <w:rsid w:val="00C01986"/>
     <w:rsid w:val="00C019E8"/>
+    <w:rsid w:val="00C022AA"/>
     <w:rsid w:val="00C02CCA"/>
     <w:rsid w:val="00C03E00"/>
     <w:rsid w:val="00C05D5D"/>
     <w:rsid w:val="00C063AF"/>
     <w:rsid w:val="00C065F4"/>
     <w:rsid w:val="00C1129A"/>
     <w:rsid w:val="00C12D03"/>
     <w:rsid w:val="00C1378E"/>
     <w:rsid w:val="00C13D8D"/>
     <w:rsid w:val="00C16862"/>
     <w:rsid w:val="00C17ADD"/>
     <w:rsid w:val="00C202E8"/>
     <w:rsid w:val="00C23B83"/>
     <w:rsid w:val="00C24928"/>
     <w:rsid w:val="00C24DC9"/>
     <w:rsid w:val="00C26C52"/>
     <w:rsid w:val="00C27449"/>
     <w:rsid w:val="00C3260C"/>
     <w:rsid w:val="00C32F2C"/>
     <w:rsid w:val="00C41A25"/>
     <w:rsid w:val="00C42724"/>
     <w:rsid w:val="00C4369C"/>
     <w:rsid w:val="00C43C38"/>
     <w:rsid w:val="00C4738D"/>
     <w:rsid w:val="00C519C8"/>
@@ -6404,197 +6880,203 @@
     <w:rsid w:val="00C81BBD"/>
     <w:rsid w:val="00C825EC"/>
     <w:rsid w:val="00C85E56"/>
     <w:rsid w:val="00C86F0E"/>
     <w:rsid w:val="00C9132A"/>
     <w:rsid w:val="00C9567B"/>
     <w:rsid w:val="00C95799"/>
     <w:rsid w:val="00C95C97"/>
     <w:rsid w:val="00C960FF"/>
     <w:rsid w:val="00C97D29"/>
     <w:rsid w:val="00CA170E"/>
     <w:rsid w:val="00CA1C3D"/>
     <w:rsid w:val="00CA4F01"/>
     <w:rsid w:val="00CA51A9"/>
     <w:rsid w:val="00CB1560"/>
     <w:rsid w:val="00CB2754"/>
     <w:rsid w:val="00CB2F67"/>
     <w:rsid w:val="00CB34FF"/>
     <w:rsid w:val="00CB5CE0"/>
     <w:rsid w:val="00CC17D3"/>
     <w:rsid w:val="00CC22AA"/>
     <w:rsid w:val="00CC3F57"/>
     <w:rsid w:val="00CC5D67"/>
     <w:rsid w:val="00CC6806"/>
     <w:rsid w:val="00CD3683"/>
+    <w:rsid w:val="00CD6D61"/>
     <w:rsid w:val="00CE16D6"/>
     <w:rsid w:val="00CE354D"/>
     <w:rsid w:val="00CE7695"/>
     <w:rsid w:val="00CF1B48"/>
     <w:rsid w:val="00CF326A"/>
     <w:rsid w:val="00CF6C03"/>
     <w:rsid w:val="00CF6DDA"/>
     <w:rsid w:val="00D00553"/>
     <w:rsid w:val="00D021C4"/>
     <w:rsid w:val="00D1098E"/>
     <w:rsid w:val="00D13982"/>
     <w:rsid w:val="00D16334"/>
     <w:rsid w:val="00D175A4"/>
     <w:rsid w:val="00D17A2D"/>
     <w:rsid w:val="00D21269"/>
     <w:rsid w:val="00D21E77"/>
     <w:rsid w:val="00D250C3"/>
     <w:rsid w:val="00D250E6"/>
     <w:rsid w:val="00D25CC4"/>
     <w:rsid w:val="00D3097D"/>
     <w:rsid w:val="00D32DC1"/>
     <w:rsid w:val="00D37D60"/>
     <w:rsid w:val="00D40022"/>
     <w:rsid w:val="00D40D93"/>
     <w:rsid w:val="00D41F7A"/>
     <w:rsid w:val="00D4342D"/>
     <w:rsid w:val="00D449AD"/>
     <w:rsid w:val="00D5104D"/>
     <w:rsid w:val="00D52AB4"/>
     <w:rsid w:val="00D53177"/>
     <w:rsid w:val="00D5439B"/>
     <w:rsid w:val="00D5524B"/>
     <w:rsid w:val="00D55776"/>
     <w:rsid w:val="00D60DDD"/>
     <w:rsid w:val="00D62C36"/>
     <w:rsid w:val="00D66D08"/>
     <w:rsid w:val="00D70EDE"/>
     <w:rsid w:val="00D72325"/>
     <w:rsid w:val="00D74738"/>
     <w:rsid w:val="00D7527D"/>
     <w:rsid w:val="00D75F13"/>
     <w:rsid w:val="00D770BD"/>
+    <w:rsid w:val="00D81590"/>
     <w:rsid w:val="00D83991"/>
     <w:rsid w:val="00D8480E"/>
     <w:rsid w:val="00D8483A"/>
     <w:rsid w:val="00D85757"/>
     <w:rsid w:val="00D8596E"/>
     <w:rsid w:val="00D90496"/>
     <w:rsid w:val="00D9127D"/>
     <w:rsid w:val="00D923DD"/>
     <w:rsid w:val="00D92AF9"/>
     <w:rsid w:val="00D95646"/>
     <w:rsid w:val="00D95CEA"/>
     <w:rsid w:val="00DA12CB"/>
     <w:rsid w:val="00DA348F"/>
     <w:rsid w:val="00DA62E7"/>
     <w:rsid w:val="00DA7F85"/>
     <w:rsid w:val="00DB0139"/>
     <w:rsid w:val="00DB3DC7"/>
     <w:rsid w:val="00DB4D91"/>
     <w:rsid w:val="00DB60B9"/>
     <w:rsid w:val="00DC07DE"/>
     <w:rsid w:val="00DC089D"/>
     <w:rsid w:val="00DC5659"/>
     <w:rsid w:val="00DD2619"/>
     <w:rsid w:val="00DD351C"/>
     <w:rsid w:val="00DD5F8D"/>
+    <w:rsid w:val="00DE0B84"/>
+    <w:rsid w:val="00DE3D16"/>
     <w:rsid w:val="00DE5BBA"/>
     <w:rsid w:val="00DE63CB"/>
     <w:rsid w:val="00DE6E26"/>
     <w:rsid w:val="00DF3E09"/>
     <w:rsid w:val="00E02962"/>
     <w:rsid w:val="00E02F3B"/>
     <w:rsid w:val="00E03215"/>
     <w:rsid w:val="00E03360"/>
     <w:rsid w:val="00E04A57"/>
     <w:rsid w:val="00E1323A"/>
     <w:rsid w:val="00E13AE4"/>
     <w:rsid w:val="00E14A84"/>
     <w:rsid w:val="00E14C05"/>
     <w:rsid w:val="00E153AE"/>
     <w:rsid w:val="00E2209A"/>
     <w:rsid w:val="00E27730"/>
     <w:rsid w:val="00E30B34"/>
     <w:rsid w:val="00E33CCB"/>
     <w:rsid w:val="00E36233"/>
     <w:rsid w:val="00E452E0"/>
     <w:rsid w:val="00E460F8"/>
+    <w:rsid w:val="00E46161"/>
     <w:rsid w:val="00E46496"/>
     <w:rsid w:val="00E5088B"/>
     <w:rsid w:val="00E50A0A"/>
     <w:rsid w:val="00E608C0"/>
     <w:rsid w:val="00E63934"/>
     <w:rsid w:val="00E70495"/>
     <w:rsid w:val="00E7071C"/>
     <w:rsid w:val="00E80939"/>
     <w:rsid w:val="00E832CB"/>
     <w:rsid w:val="00E8343C"/>
     <w:rsid w:val="00E83C15"/>
     <w:rsid w:val="00E850B3"/>
     <w:rsid w:val="00E85E0A"/>
     <w:rsid w:val="00E92C5A"/>
     <w:rsid w:val="00E946D9"/>
     <w:rsid w:val="00E95619"/>
     <w:rsid w:val="00E9649A"/>
     <w:rsid w:val="00E96C34"/>
     <w:rsid w:val="00EA38C8"/>
     <w:rsid w:val="00EA68E1"/>
     <w:rsid w:val="00EB3D26"/>
     <w:rsid w:val="00EB4864"/>
     <w:rsid w:val="00EC2FFC"/>
     <w:rsid w:val="00EC3A3C"/>
     <w:rsid w:val="00EC6B90"/>
     <w:rsid w:val="00ED0E5D"/>
     <w:rsid w:val="00ED184C"/>
     <w:rsid w:val="00EE0954"/>
     <w:rsid w:val="00EE23AD"/>
     <w:rsid w:val="00EE38D1"/>
     <w:rsid w:val="00EE4023"/>
     <w:rsid w:val="00EE469D"/>
     <w:rsid w:val="00EE5693"/>
     <w:rsid w:val="00EE61CD"/>
     <w:rsid w:val="00EF1FB3"/>
     <w:rsid w:val="00EF3A3F"/>
     <w:rsid w:val="00EF44E3"/>
     <w:rsid w:val="00EF6966"/>
     <w:rsid w:val="00F00814"/>
     <w:rsid w:val="00F00833"/>
     <w:rsid w:val="00F00B34"/>
     <w:rsid w:val="00F00BD3"/>
     <w:rsid w:val="00F01970"/>
     <w:rsid w:val="00F01DE0"/>
     <w:rsid w:val="00F03E8F"/>
     <w:rsid w:val="00F048F4"/>
     <w:rsid w:val="00F06769"/>
+    <w:rsid w:val="00F12A7A"/>
+    <w:rsid w:val="00F1420A"/>
     <w:rsid w:val="00F14632"/>
     <w:rsid w:val="00F14C0C"/>
     <w:rsid w:val="00F15CC7"/>
     <w:rsid w:val="00F230AF"/>
     <w:rsid w:val="00F24A3A"/>
     <w:rsid w:val="00F26A3E"/>
     <w:rsid w:val="00F272BB"/>
     <w:rsid w:val="00F321BD"/>
     <w:rsid w:val="00F3221E"/>
     <w:rsid w:val="00F34931"/>
     <w:rsid w:val="00F34EEC"/>
-    <w:rsid w:val="00F3695D"/>
     <w:rsid w:val="00F374C1"/>
     <w:rsid w:val="00F3755E"/>
     <w:rsid w:val="00F415ED"/>
     <w:rsid w:val="00F42D42"/>
     <w:rsid w:val="00F4361F"/>
     <w:rsid w:val="00F44F35"/>
     <w:rsid w:val="00F47E9C"/>
     <w:rsid w:val="00F52258"/>
     <w:rsid w:val="00F54C18"/>
     <w:rsid w:val="00F551F7"/>
     <w:rsid w:val="00F57291"/>
     <w:rsid w:val="00F57C60"/>
     <w:rsid w:val="00F61044"/>
     <w:rsid w:val="00F636E0"/>
     <w:rsid w:val="00F65C12"/>
     <w:rsid w:val="00F71A2C"/>
     <w:rsid w:val="00F723BA"/>
     <w:rsid w:val="00F7244E"/>
     <w:rsid w:val="00F7471D"/>
     <w:rsid w:val="00F74BEB"/>
     <w:rsid w:val="00F75643"/>
     <w:rsid w:val="00F772D7"/>
     <w:rsid w:val="00F776D6"/>
     <w:rsid w:val="00F80E63"/>
     <w:rsid w:val="00F828A9"/>
@@ -7433,50 +7915,51 @@
   <w:style w:type="paragraph" w:styleId="Lgende">
     <w:name w:val="caption"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006E68A4"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="2410"/>
       </w:tabs>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:color w:val="000080"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Corpsdetexte">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="CorpsdetexteCar"/>
     <w:rsid w:val="006E68A4"/>
     <w:pPr>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="left" w:pos="1701"/>
         <w:tab w:val="left" w:pos="1985"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="atLeast"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Checkbox">
     <w:name w:val="Checkbox"/>
     <w:rsid w:val="006E68A4"/>
     <w:rPr>
@@ -7554,61 +8037,121 @@
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Intgralebase">
     <w:name w:val="Intégrale_base"/>
     <w:link w:val="IntgralebaseCar"/>
     <w:rsid w:val="00CE16D6"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="IntgralebaseCar">
     <w:name w:val="Intégrale_base Car"/>
     <w:link w:val="Intgralebase"/>
     <w:locked/>
     <w:rsid w:val="00CE16D6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times" w:hAnsi="Arial"/>
       <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CorpsdetexteCar">
+    <w:name w:val="Corps de texte Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Corpsdetexte"/>
+    <w:rsid w:val="00F12A7A"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Marquedecommentaire">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D81590"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Commentaire">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="CommentaireCar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D81590"/>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentaireCar">
+    <w:name w:val="Commentaire Car"/>
+    <w:basedOn w:val="Policepardfaut"/>
+    <w:link w:val="Commentaire"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D81590"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Objetducommentaire">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Commentaire"/>
+    <w:next w:val="Commentaire"/>
+    <w:link w:val="ObjetducommentaireCar"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00D81590"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ObjetducommentaireCar">
+    <w:name w:val="Objet du commentaire Car"/>
+    <w:basedOn w:val="CommentaireCar"/>
+    <w:link w:val="Objetducommentaire"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00D81590"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7855,67 +8398,67 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>703</Words>
-  <Characters>4233</Characters>
+  <Words>782</Words>
+  <Characters>4722</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>35</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>39</Lines>
+  <Paragraphs>10</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>jg</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Rectorat de Versailles</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4927</CharactersWithSpaces>
+  <CharactersWithSpaces>5494</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>jg</dc:title>
   <dc:creator>sige</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>