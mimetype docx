--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -383,115 +383,115 @@
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="395E6D17" w14:textId="10F9AE03" w:rsidR="00193331" w:rsidRPr="00C57208" w:rsidRDefault="00193331" w:rsidP="006A3FDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6236"/>
           <w:tab w:val="right" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C57208">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t>délégation Académique aux relations europeennes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768BDA1A" w14:textId="7179CBBE" w:rsidR="00193331" w:rsidRPr="00C57208" w:rsidRDefault="00CA7C23" w:rsidP="006A3FDE">
+    <w:p w14:paraId="768BDA1A" w14:textId="733AB22F" w:rsidR="00193331" w:rsidRPr="00C57208" w:rsidRDefault="00CA7C23" w:rsidP="006A3FDE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6236"/>
           <w:tab w:val="right" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">ET </w:t>
       </w:r>
       <w:r w:rsidR="00193331" w:rsidRPr="00C57208">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t>internationales et a la cooperation</w:t>
       </w:r>
       <w:r w:rsidR="00193331" w:rsidRPr="00C57208">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00193331" w:rsidRPr="00C57208">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t>Année</w:t>
       </w:r>
       <w:r w:rsidR="00521910">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> scolaire 202</w:t>
       </w:r>
-      <w:r w:rsidR="00FF006F">
-[...3 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="00FB5A4D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00521910">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve"> – 202</w:t>
       </w:r>
-      <w:r w:rsidR="00FF006F">
+      <w:r w:rsidR="00FB5A4D">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B7A3376" w14:textId="4C1BB4D3" w:rsidR="00CE16D6" w:rsidRPr="00C57208" w:rsidRDefault="00193331" w:rsidP="006A3FDE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C57208">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>DAREIC</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2894BBA3" w14:textId="717F83EA" w:rsidR="00CE16D6" w:rsidRPr="00C57208" w:rsidRDefault="00CE16D6" w:rsidP="009B709E">
       <w:pPr>
         <w:pStyle w:val="Intgralebase"/>
         <w:spacing w:before="600"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
@@ -5214,51 +5214,51 @@
     <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="42">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="43">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="29"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="128"/>
   <w:displayBackgroundShape/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
@@ -6430,50 +6430,51 @@
     <w:rsid w:val="00F75643"/>
     <w:rsid w:val="00F776D6"/>
     <w:rsid w:val="00F80E63"/>
     <w:rsid w:val="00F828A9"/>
     <w:rsid w:val="00F82E02"/>
     <w:rsid w:val="00F832E7"/>
     <w:rsid w:val="00F836DE"/>
     <w:rsid w:val="00F85CA7"/>
     <w:rsid w:val="00F90E9C"/>
     <w:rsid w:val="00F915EC"/>
     <w:rsid w:val="00F9190D"/>
     <w:rsid w:val="00F9208D"/>
     <w:rsid w:val="00F933A0"/>
     <w:rsid w:val="00F94504"/>
     <w:rsid w:val="00F9675B"/>
     <w:rsid w:val="00F967FE"/>
     <w:rsid w:val="00FA1706"/>
     <w:rsid w:val="00FA195C"/>
     <w:rsid w:val="00FA1CDF"/>
     <w:rsid w:val="00FA476C"/>
     <w:rsid w:val="00FA77D4"/>
     <w:rsid w:val="00FB04AA"/>
     <w:rsid w:val="00FB21C8"/>
     <w:rsid w:val="00FB3CFE"/>
     <w:rsid w:val="00FB3F35"/>
+    <w:rsid w:val="00FB5A4D"/>
     <w:rsid w:val="00FB6C76"/>
     <w:rsid w:val="00FC28F2"/>
     <w:rsid w:val="00FC7E5A"/>
     <w:rsid w:val="00FD081E"/>
     <w:rsid w:val="00FD2107"/>
     <w:rsid w:val="00FD2D25"/>
     <w:rsid w:val="00FD4368"/>
     <w:rsid w:val="00FD720C"/>
     <w:rsid w:val="00FD757B"/>
     <w:rsid w:val="00FE0AFB"/>
     <w:rsid w:val="00FE3C0E"/>
     <w:rsid w:val="00FE50E2"/>
     <w:rsid w:val="00FE5CF9"/>
     <w:rsid w:val="00FE664E"/>
     <w:rsid w:val="00FF006F"/>
     <w:rsid w:val="00FF759D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>