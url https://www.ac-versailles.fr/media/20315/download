--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -1,104 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.ms-office.activeX"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wmf" ContentType="image/x-wmf"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/activeX/activeX1.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX2.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/activeX/activeX3.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-  <Override PartName="/word/activeX/activeX4.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
-[...35 lines deleted...]
-  <Override PartName="/word/activeX/activeX40.xml" ContentType="application/vnd.ms-office.activeX+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="31798E9D" w14:textId="77777777" w:rsidR="00A7566B" w:rsidRDefault="009B5BCB" w:rsidP="00911343">
+    <w:p w14:paraId="31798E9D" w14:textId="77777777" w:rsidR="00A7566B" w:rsidRDefault="0060014E" w:rsidP="00911343">
       <w:pPr>
         <w:pStyle w:val="Retraitcorpsdetexte3"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="356"/>
           <w:tab w:val="clear" w:pos="1701"/>
         </w:tabs>
         <w:ind w:left="-426" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b w:val="0"/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="358A38E7" wp14:editId="3237587C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:posOffset>-248285</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>16510</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1272540" cy="977900"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
@@ -126,2678 +89,2459 @@
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1272540" cy="977900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="margin">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="margin">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555C77A4" w14:textId="77777777" w:rsidR="00911343" w:rsidRDefault="00531CE7" w:rsidP="00911343">
+    <w:p w14:paraId="555C77A4" w14:textId="275EC0BB" w:rsidR="00911343" w:rsidRDefault="000034A2" w:rsidP="00911343">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="-142" w:right="-426"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:b/>
           <w:noProof/>
-          <w:sz w:val="28"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...67 lines deleted...]
-        </mc:AlternateContent>
+        <w:pict w14:anchorId="2564CED0">
+          <v:shapetype id="_x0000_t127" coordsize="21600,21600" o:spt="127" path="m10800,l21600,21600,,21600xe">
+            <v:stroke joinstyle="miter"/>
+            <v:path gradientshapeok="t" o:connecttype="custom" o:connectlocs="10800,0;5400,10800;10800,21600;16200,10800" textboxrect="5400,10800,16200,21600"/>
+          </v:shapetype>
+          <v:shape id="AutoShape 491" o:spid="_x0000_s1067" type="#_x0000_t127" style="position:absolute;left:0;text-align:left;margin-left:244.9pt;margin-top:18.95pt;width:42.6pt;height:18pt;rotation:90;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA+/GqPMgIAAFcEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vviypE2DOEWRtsOA&#10;rivQ7QMUWbaFyaJGKXGyrx8lp1m67WlYAgiiSB3yHIpeXu97w3YKvQZb8WKSc6ashFrbtuJfv9y/&#10;m3Pmg7C1MGBVxQ/K8+vV2zfLwS1UCR2YWiEjEOsXg6t4F4JbZJmXneqFn4BTlpwNYC8CmdhmNYqB&#10;0HuTlXl+kQ2AtUOQyns6vR2dfJXwm0bJ8LlpvArMVJxqC2nFtG7imq2WYtGicJ2WxzLEP1TRC20p&#10;6QnqVgTBtqj/gOq1RPDQhImEPoOm0VIlDsSmyH9j89wJpxIXEse7k0z+/8HKx90TMl1XvOTMip5a&#10;dLMNkDKz6VURBRqcX1Dcs3vCSNG7B5DfPLOw7oRt1Q0iDJ0SNZWV4rNXF6Lh6SrbDJ+gJnxB+Emr&#10;fYM9Q6CezKZ5/KVT0oTtU4MOpwapfWCSDmfTIi+pjZJcZTm/oCtUXyYWESrW5tCHDwp6FjcVbwwM&#10;VCSGu31AIUNKIHYPPozXXsITLTC6vtfGJAPbzdog2wl6N+s8/o+Z/HmYsWyo+PvicpaQX/n8OUSi&#10;91eIXgcaAKP7is9HEdKTjHre2Trtg9Bm3BNTY4nwi6ZjbzZQH0jfpCSJQ9NI1DvAH5wN9LIr7r9v&#10;BSrOzEdLPboqptM4CsmYzi6joHju2Zx7hJUEVfHA2bhdh3F8tg5121GmInG3EN9No5Oysb6xqmOx&#10;9HpTn46TFsfj3E5Rv74Hq58AAAD//wMAUEsDBBQABgAIAAAAIQAiCLgO4QAAAAkBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsJAEIbvJr7DZky8GNliKWDtlpgmBgNcBC7clu7YVruztbtAfXvHkx5n&#10;/i//fJMtBtuKM/a+caRgPIpAIJXONFQp2O9e7ucgfNBkdOsIFXyjh0V+fZXp1LgLveF5GyrBJeRT&#10;raAOoUul9GWNVvuR65A4e3e91YHHvpKm1xcut618iKKptLohvlDrDosay8/tySr4uFtPi6/1Bovl&#10;aq835Sw+vB6WSt3eDM9PIAIO4Q+GX31Wh5ydju5ExotWQTKeTBjlII5BMJAkES+OCh7nCcg8k/8/&#10;yH8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAPvxqjzICAABXBAAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAIgi4DuEAAAAJAQAADwAAAAAAAAAA&#10;AAAAAACMBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAJoFAAAAAA==&#10;" fillcolor="silver" strokeweight=".25pt"/>
+        </w:pict>
       </w:r>
-      <w:r w:rsidR="00A7566B" w:rsidRPr="0080177E">
+      <w:r w:rsidR="0060014E" w:rsidRPr="0080177E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ANNEXE A1</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="125A5F2B" w14:textId="37E9EFBE" w:rsidR="00911343" w:rsidRDefault="00A7566B" w:rsidP="00911343">
+    <w:p w14:paraId="125A5F2B" w14:textId="37E9EFBE" w:rsidR="00911343" w:rsidRDefault="0060014E" w:rsidP="00911343">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="-142" w:right="-426"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0080177E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>DEMANDE D'APPARIEMENT</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365204C7" w14:textId="1555DC17" w:rsidR="00911343" w:rsidRDefault="00A7566B" w:rsidP="00911343">
+    <w:p w14:paraId="365204C7" w14:textId="1555DC17" w:rsidR="00911343" w:rsidRDefault="0060014E" w:rsidP="00911343">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="-142" w:right="-426"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0080177E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>avec UN éTABLISSEMEN</w:t>
       </w:r>
-      <w:r w:rsidR="00911343">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3760C76F" w14:textId="038E25E8" w:rsidR="00A7566B" w:rsidRPr="00911343" w:rsidRDefault="00911343" w:rsidP="00911343">
+    <w:p w14:paraId="3760C76F" w14:textId="038E25E8" w:rsidR="00A7566B" w:rsidRPr="00911343" w:rsidRDefault="0060014E" w:rsidP="00911343">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="-142" w:right="-426"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00A7566B" w:rsidRPr="0080177E">
+      <w:r w:rsidRPr="0080177E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:caps/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>COLAIRE éTRANGER</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D698EEC" w14:textId="19E91DAC" w:rsidR="00911343" w:rsidRDefault="00911343" w:rsidP="006E351B">
+    <w:p w14:paraId="1D698EEC" w14:textId="6E321CC4" w:rsidR="00911343" w:rsidRDefault="000034A2" w:rsidP="006E351B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6236"/>
           <w:tab w:val="right" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...1 lines deleted...]
-          <w:caps/>
           <w:noProof/>
-          <w:sz w:val="24"/>
         </w:rPr>
-        <mc:AlternateContent>
-[...67 lines deleted...]
-        </mc:AlternateContent>
+        <w:pict w14:anchorId="1E52EBF0">
+          <v:shape id="AutoShape 480" o:spid="_x0000_s1066" type="#_x0000_t127" style="position:absolute;margin-left:463.75pt;margin-top:7.5pt;width:7.1pt;height:12pt;rotation:90;z-index:251657216;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBs0NwwLgIAAFYEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2jAQfp+0/2D5fSRhsNKIUFW0nSZ1&#10;XaVuP8A4DrFm+7yzIbBfv7NBQLc9TQPJ8vns77777i7zm501bKswaHANr0YlZ8pJaLVbN/zb14d3&#10;M85CFK4VBpxq+F4FfrN4+2Y++FqNoQfTKmQE4kI9+Ib3Mfq6KILslRVhBF45cnaAVkQycV20KAZC&#10;t6YYl+WHYgBsPYJUIdDp3cHJFxm/65SMX7ouqMhMw4lbzCvmdZXWYjEX9RqF77U80hD/wMIK7Sjo&#10;CepORME2qP+AsloiBOjiSIItoOu0VDkHyqYqf8vmpRde5VxInOBPMoX/Byufts/IdEu148wJSyW6&#10;3UTIkdlklgUafKjp3ot/xpRi8I8gvwfmYNkLt1a3iDD0SrREq0qCFq8eJCPQU7YaPkNL+ILws1a7&#10;Di1DoJpMJ2X65VPShO1ygfanAqldZJIOr8vqiqooyVNNx/QohxN1QkrUPIb4UYFladPwzsBAHDHe&#10;7yIKGTO+2D6GmFier+eswOj2QRuTDVyvlgbZVlDbLMv0P0YKl9eMY0PD31dX04z8yhcuIXJ2f4Ww&#10;OlL/G20bPjtokDsyyXnv2ryPQpvDnigbd9Q3SZq6PNQraPckbxaSxKFhpNR7wJ+cDdTYDQ8/NgIV&#10;Z+aToxJdV5NJmoRsTKZXYzLw0rO69AgnCarhkbPDdhkP07PxqNc9Rapy7g5S23Q6K3tmdSRLzZsF&#10;Pw5amo5LO986fw4WvwAAAP//AwBQSwMEFAAGAAgAAAAhAImFoijhAAAACQEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAMhu9IvENkJC4TS9dNhZamE6qEhrZdGLvs5jWmLTRJabKtvD3mBEf7//T7&#10;c74cTSfONPjWWQWzaQSCbOV0a2sF+7fnuwcQPqDV2DlLCr7Jw7K4vsox0+5iX+m8C7XgEuszVNCE&#10;0GdS+qohg37qerKcvbvBYOBxqKUe8MLlppNxFCXSYGv5QoM9lQ1Vn7uTUfAx2STl12ZL5Wq9x211&#10;Pz+8HFZK3d6MT48gAo3hD4ZffVaHgp2O7mS1F52CNI4TRjlIUxAMpIuEF0cF88UMZJHL/x8UPwAA&#10;AP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRl&#10;bnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8B&#10;AABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBs0NwwLgIAAFYEAAAOAAAAAAAAAAAAAAAAAC4C&#10;AABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCJhaIo4QAAAAkBAAAPAAAAAAAAAAAAAAAA&#10;AIgEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAlgUAAAAA&#10;" o:allowincell="f" fillcolor="silver" strokeweight=".25pt"/>
+        </w:pict>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3838B48C" w14:textId="25AA9D84" w:rsidR="00D93CA0" w:rsidRDefault="00E946D9" w:rsidP="00911343">
+    <w:p w14:paraId="3838B48C" w14:textId="25AA9D84" w:rsidR="00D93CA0" w:rsidRDefault="0060014E" w:rsidP="00911343">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6236"/>
           <w:tab w:val="right" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0080177E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t>délégation Académique aux relations europeennes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72733A92" w14:textId="56091852" w:rsidR="00A7566B" w:rsidRDefault="00144652" w:rsidP="00911343">
+    <w:p w14:paraId="72733A92" w14:textId="24A253F1" w:rsidR="00A7566B" w:rsidRDefault="0060014E" w:rsidP="00911343">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="right" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve">ET </w:t>
       </w:r>
-      <w:r w:rsidR="00E946D9" w:rsidRPr="0080177E">
+      <w:r w:rsidRPr="0080177E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t>internationales et a la cooperation</w:t>
       </w:r>
-      <w:r w:rsidR="00383DBB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:t xml:space="preserve"> (DAREIC)</w:t>
       </w:r>
-      <w:r w:rsidR="00383DBB">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00A7566B" w:rsidRPr="0080177E">
+      <w:r w:rsidRPr="0080177E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Année</w:t>
+        <w:t>Année scolaire 20</w:t>
       </w:r>
-      <w:r w:rsidR="00546C6B" w:rsidRPr="0080177E">
-[...5 lines deleted...]
-      <w:r w:rsidR="00131435">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="006E2BEA">
+      <w:r w:rsidR="006751C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="001D2817">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve"> – 202</w:t>
       </w:r>
-      <w:r w:rsidR="00383DBB">
+      <w:r w:rsidR="006751C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
-        <w:t>–</w:t>
-[...13 lines deleted...]
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499AD977" w14:textId="77777777" w:rsidR="00383DBB" w:rsidRPr="00383DBB" w:rsidRDefault="00383DBB" w:rsidP="00383DBB">
+    <w:p w14:paraId="499AD977" w14:textId="77777777" w:rsidR="00383DBB" w:rsidRPr="00383DBB" w:rsidRDefault="000034A2" w:rsidP="00383DBB">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6236"/>
           <w:tab w:val="right" w:pos="10065"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:caps/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DCD9992" w14:textId="718BFDC1" w:rsidR="00A27AB7" w:rsidRPr="00BB4283" w:rsidRDefault="0002662A" w:rsidP="00A27AB7">
+    <w:p w14:paraId="6DCD9992" w14:textId="718BFDC1" w:rsidR="00A27AB7" w:rsidRPr="00BB4283" w:rsidRDefault="0060014E" w:rsidP="00A27AB7">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ce </w:t>
+        <w:t xml:space="preserve">Ce document est </w:t>
       </w:r>
-      <w:r w:rsidR="00BB4283">
+      <w:r w:rsidRPr="009315E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve">document est </w:t>
+        <w:t xml:space="preserve">à adresser </w:t>
       </w:r>
-      <w:r w:rsidR="00A7566B" w:rsidRPr="009315E9">
-[...15 lines deleted...]
-      <w:r w:rsidR="009A42C6">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
         </w:rPr>
         <w:t>à la</w:t>
       </w:r>
-      <w:r w:rsidR="00A7566B" w:rsidRPr="009315E9">
+      <w:r w:rsidRPr="009315E9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t>DAREIC</w:t>
+        <w:t xml:space="preserve"> DAREIC</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38110FF3" w14:textId="77777777" w:rsidR="00A0220B" w:rsidRPr="0080177E" w:rsidRDefault="00A0220B">
+    <w:p w14:paraId="38110FF3" w14:textId="77777777" w:rsidR="00A0220B" w:rsidRPr="0080177E" w:rsidRDefault="000034A2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10235" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1588"/>
         <w:gridCol w:w="3402"/>
         <w:gridCol w:w="1247"/>
         <w:gridCol w:w="3998"/>
       </w:tblGrid>
       <w:tr w:rsidR="00ED0E5D" w:rsidRPr="0080177E" w14:paraId="1BCB9CF6" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10235" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="019DBF96" w14:textId="77777777" w:rsidR="00ED0E5D" w:rsidRPr="0050698E" w:rsidRDefault="0050698E" w:rsidP="0050698E">
+          <w:p w14:paraId="019DBF96" w14:textId="77777777" w:rsidR="00ED0E5D" w:rsidRPr="0050698E" w:rsidRDefault="0060014E" w:rsidP="0050698E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0050698E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">1. </w:t>
-[...13 lines deleted...]
-              <w:t>SOLLICITE</w:t>
+              <w:t>1. ETABLISSEMENT ETRANGER SOLLICITE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334E0D" w:rsidRPr="0080177E" w14:paraId="5FBAB199" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="539"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10235" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D513712" w14:textId="302AFF6E" w:rsidR="00334E0D" w:rsidRPr="009315E9" w:rsidRDefault="00334E0D" w:rsidP="00B27BDC">
+          <w:p w14:paraId="6D513712" w14:textId="2CAB145C" w:rsidR="00334E0D" w:rsidRPr="009315E9" w:rsidRDefault="0060014E" w:rsidP="00B27BDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1624"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009315E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Nom de</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> L’EPLE</w:t>
             </w:r>
-            <w:r w:rsidR="00B27BDC">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00B27BDC">
-[...29 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-339163821"/>
+                <w:placeholder>
+                  <w:docPart w:val="A67B2133CD434D3E80BD781D306B35B6"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB0640" w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334E0D" w:rsidRPr="0080177E" w14:paraId="579CDA3A" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="561"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10235" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="183C2D26" w14:textId="17456626" w:rsidR="00334E0D" w:rsidRDefault="00334E0D" w:rsidP="00B27BDC">
+          <w:p w14:paraId="183C2D26" w14:textId="561496CD" w:rsidR="00334E0D" w:rsidRDefault="0060014E" w:rsidP="00B27BDC">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1624"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009315E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>N°</w:t>
             </w:r>
-            <w:r w:rsidR="007D493B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve"> et r</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009315E9">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>ue</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>et r</w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00B27BDC">
-[...10 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="1351067790"/>
+                <w:placeholder>
+                  <w:docPart w:val="B9825C2E168C4D96A50210ECE8BB72D1"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB0640" w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00334E0D" w:rsidRPr="0080177E" w14:paraId="2F2479C4" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="555"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="376CD197" w14:textId="77777777" w:rsidR="00334E0D" w:rsidRPr="009315E9" w:rsidRDefault="00334E0D" w:rsidP="00334E0D">
+          <w:p w14:paraId="376CD197" w14:textId="77777777" w:rsidR="00334E0D" w:rsidRPr="009315E9" w:rsidRDefault="0060014E" w:rsidP="00334E0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="009315E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ode postal</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="286476298"/>
+            <w:placeholder>
+              <w:docPart w:val="30A272335D24404E867601F15051CCF5"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3402" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="64B1649F" w14:textId="75B6E8B7" w:rsidR="00334E0D" w:rsidRPr="009315E9" w:rsidRDefault="00CB0640" w:rsidP="00AC2905">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="046E0EA4" w14:textId="77777777" w:rsidR="00334E0D" w:rsidRPr="009315E9" w:rsidRDefault="00334E0D" w:rsidP="00334E0D">
+          <w:p w14:paraId="046E0EA4" w14:textId="77777777" w:rsidR="00334E0D" w:rsidRPr="009315E9" w:rsidRDefault="0060014E" w:rsidP="00334E0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009315E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Ville</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="-480772818"/>
+            <w:placeholder>
+              <w:docPart w:val="093C24BD7510411492F084A5551CF2A7"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3998" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0D346C1E" w14:textId="1C5CF4F4" w:rsidR="00334E0D" w:rsidRPr="009315E9" w:rsidRDefault="00CB0640" w:rsidP="00334E0D">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00334E0D" w:rsidRPr="0080177E" w14:paraId="251C5DA9" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1588" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="256016E4" w14:textId="77777777" w:rsidR="00334E0D" w:rsidRPr="009315E9" w:rsidRDefault="00334E0D" w:rsidP="00334E0D">
+          <w:p w14:paraId="256016E4" w14:textId="77777777" w:rsidR="00334E0D" w:rsidRPr="009315E9" w:rsidRDefault="0060014E" w:rsidP="00334E0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009315E9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Land </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/ Etat / Communauté</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="-1479842130"/>
+            <w:placeholder>
+              <w:docPart w:val="1E38E2808A104D2F91EE1E8B7C9D8C6A"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3402" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="725AF5A0" w14:textId="453255D7" w:rsidR="00334E0D" w:rsidRPr="009315E9" w:rsidRDefault="00CB0640" w:rsidP="00AC2905">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1247" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="268E024C" w14:textId="77777777" w:rsidR="00334E0D" w:rsidRPr="009315E9" w:rsidRDefault="00334E0D" w:rsidP="00334E0D">
+          <w:p w14:paraId="268E024C" w14:textId="77777777" w:rsidR="00334E0D" w:rsidRPr="009315E9" w:rsidRDefault="0060014E" w:rsidP="00334E0D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Pays</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...25 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="479740550"/>
+            <w:placeholder>
+              <w:docPart w:val="BCB7416F373C4A5EA217AEF03987D9A0"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3998" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="30FAEB29" w14:textId="31C8600C" w:rsidR="00334E0D" w:rsidRPr="009315E9" w:rsidRDefault="00CB0640" w:rsidP="00334E0D">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="174B8798" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00095686" w:rsidP="00095686">
+    <w:p w14:paraId="174B8798" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="000034A2" w:rsidP="00095686">
       <w:pPr>
         <w:ind w:left="180"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10235" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1305"/>
         <w:gridCol w:w="3940"/>
         <w:gridCol w:w="4990"/>
       </w:tblGrid>
       <w:tr w:rsidR="00095686" w:rsidRPr="0080177E" w14:paraId="5F582F73" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="479DA012" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00095686" w:rsidP="009215CD">
+          <w:p w14:paraId="479DA012" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="009215CD">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">2. </w:t>
             </w:r>
-            <w:r w:rsidR="004A097C" w:rsidRPr="0050698E">
+            <w:r w:rsidRPr="0050698E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">A REMPLIR EN CAS DE </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> UNIQUEMENT</w:t>
+              <w:t>A REMPLIR EN CAS DE RECHERCHE DE PARTENAIRE UNIQUEMENT</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0512A1D1" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00095686" w:rsidP="00B91DE7">
+          <w:p w14:paraId="0512A1D1" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00B91DE7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>(3 vœux maximum par ordre de préférence)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4990" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36D68925" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00095686" w:rsidP="0062100D">
+          <w:p w14:paraId="36D68925" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="0062100D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Langue(s) utilisée(s)</w:t>
             </w:r>
-            <w:r w:rsidR="0062100D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>pour le partenariat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00095686" w:rsidRPr="0080177E" w14:paraId="66ABD803" w14:textId="77777777" w:rsidTr="00697344">
         <w:trPr>
           <w:trHeight w:val="479"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="552134E7" w14:textId="49E80D27" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00095686" w:rsidP="00020D44">
+          <w:p w14:paraId="552134E7" w14:textId="49E80D27" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00020D44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> vœu</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...52 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="-424337747"/>
+            <w:placeholder>
+              <w:docPart w:val="DCB836575F0B4072B576069471FB8CBB"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3940" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="75F771DC" w14:textId="1245394B" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00B91DE7">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="2056347233"/>
+            <w:placeholder>
+              <w:docPart w:val="B7C0404E1EAC4645AF1205FDF7736950"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4990" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="30D7ED00" w14:textId="0120C560" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00B91DE7">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00095686" w:rsidRPr="0080177E" w14:paraId="4ADCE320" w14:textId="77777777" w:rsidTr="00697344">
         <w:trPr>
           <w:trHeight w:val="401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="698AE213" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00095686" w:rsidP="00020D44">
+          <w:p w14:paraId="698AE213" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00020D44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> vœu</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...52 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="-1908911963"/>
+            <w:placeholder>
+              <w:docPart w:val="44797BF6C2894AA59961FC75D889100B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3940" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="100FDDD4" w14:textId="0DBC2E66" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00B91DE7">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="1925066406"/>
+            <w:placeholder>
+              <w:docPart w:val="DEDF645EA856428786D51A1ACE062997"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4990" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4BBDC935" w14:textId="6B2F658B" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00B91DE7">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00095686" w:rsidRPr="0080177E" w14:paraId="78E98A03" w14:textId="77777777" w:rsidTr="00697344">
         <w:trPr>
           <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1305" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1702198B" w14:textId="038AD960" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00095686" w:rsidP="00020D44">
+          <w:p w14:paraId="1702198B" w14:textId="038AD960" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00020D44">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>ème</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> vœu</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...52 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="1265894527"/>
+            <w:placeholder>
+              <w:docPart w:val="79EC9B16386D416CAD57C8BFAA0B84DC"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="3940" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="469AB7F2" w14:textId="5DD91281" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00B91DE7">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="-2142095403"/>
+            <w:placeholder>
+              <w:docPart w:val="3AC3E53D34A049F285E42E7148DC9CCA"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="4990" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="388F9F93" w14:textId="1EA4C2AD" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00B91DE7">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="32609D76" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00095686" w:rsidP="00095686">
+    <w:p w14:paraId="32609D76" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="000034A2" w:rsidP="00095686">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10235" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3998"/>
         <w:gridCol w:w="6237"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E67A9B" w:rsidRPr="0080177E" w14:paraId="7FD239D7" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10235" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F8581D2" w14:textId="77777777" w:rsidR="00E67A9B" w:rsidRPr="0010740C" w:rsidRDefault="00E67A9B" w:rsidP="00A40403">
+          <w:p w14:paraId="3F8581D2" w14:textId="77777777" w:rsidR="00E67A9B" w:rsidRPr="0010740C" w:rsidRDefault="0060014E" w:rsidP="00A40403">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0010740C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>EPLE</w:t>
             </w:r>
             <w:r w:rsidRPr="0010740C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> DEMANDEUR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00704355" w:rsidRPr="0080177E" w14:paraId="45F09C1C" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="197"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F01E42B" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="00704355" w:rsidP="00697344">
+          <w:p w14:paraId="3F01E42B" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="0060014E" w:rsidP="00697344">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="469B1139" w14:textId="0131EB04" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="00823DDA" w:rsidP="00704355">
+          <w:p w14:paraId="469B1139" w14:textId="79FAB35E" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00704355">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...20 lines deleted...]
-            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ecole </w:t>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...22 lines deleted...]
-            </w:sdt>
+              <w:t xml:space="preserve"> Ecole  </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-              <w:t>Clg</w:t>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...38 lines deleted...]
-              <w:t xml:space="preserve"> LGT</w:t>
+              <w:t xml:space="preserve"> Clg   </w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...40 lines deleted...]
-              <w:t xml:space="preserve"> LPO </w:t>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...28 lines deleted...]
-            <w:r w:rsidR="008C2696">
+              <w:t xml:space="preserve"> LGT   </w:t>
+            </w:r>
+            <w:r w:rsidRPr="008C2696">
+              <w:rPr>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:eastAsia="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> LPO   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> LP</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00704355" w:rsidRPr="0080177E" w14:paraId="7D019FEC" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3AA1C74C" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="00704355" w:rsidP="00697344">
+          <w:p w14:paraId="3AA1C74C" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="0060014E" w:rsidP="00697344">
             <w:pPr>
               <w:ind w:left="-540" w:firstLine="540"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="1879042078"/>
+            <w:placeholder>
+              <w:docPart w:val="66FC1ACFE5144A2383FB478D63A7F0F4"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6B678260" w14:textId="21EF363F" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00704355">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00704355" w:rsidRPr="0080177E" w14:paraId="5D061E75" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="417"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42611519" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="00704355" w:rsidP="00697344">
+          <w:p w14:paraId="42611519" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="0060014E" w:rsidP="00697344">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>UAI</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="1033468348"/>
+            <w:placeholder>
+              <w:docPart w:val="C7BFA5A5E35349C3BE8B0D29B15C2FB5"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="21733D5F" w14:textId="3E4D52EF" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00704355">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00704355" w:rsidRPr="0080177E" w14:paraId="501B3F58" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="183"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4ECB4A24" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="00704355" w:rsidP="00697344">
+          <w:p w14:paraId="4ECB4A24" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="0060014E" w:rsidP="00697344">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Statut</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67E82689" w14:textId="6F8FFE4B" w:rsidR="00704355" w:rsidRPr="008C2696" w:rsidRDefault="00823DDA" w:rsidP="00704355">
+          <w:p w14:paraId="67E82689" w14:textId="2C687094" w:rsidR="00704355" w:rsidRPr="008C2696" w:rsidRDefault="0060014E" w:rsidP="00704355">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...20 lines deleted...]
-            </w:sdt>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Public </w:t>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">  </w:t>
-[...28 lines deleted...]
-            <w:r w:rsidR="008C2696">
+              <w:t xml:space="preserve"> Public   </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> Privé</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00704355" w:rsidRPr="0080177E" w14:paraId="5479F766" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10235" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4059EA30" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="00704355" w:rsidP="00704355">
+          <w:p w14:paraId="4059EA30" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00704355">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Chef d’établissement </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00704355" w:rsidRPr="0080177E" w14:paraId="59687AC7" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="233"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6614D43A" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="00704355" w:rsidP="00704355">
+          <w:p w14:paraId="6614D43A" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="0060014E" w:rsidP="00704355">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Civilité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formulaire"/>
             </w:rPr>
             <w:id w:val="-813792889"/>
             <w:placeholder>
               <w:docPart w:val="EBE106BA96834700917ACB7F787DD910"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choisissez un élément."/>
               <w:listItem w:displayText="Monsieur" w:value="Monsieur"/>
               <w:listItem w:displayText="Madame" w:value="Madame"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6237" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="481E9C8C" w14:textId="017D4893" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="00A30121" w:rsidP="00704355">
+              <w:p w14:paraId="481E9C8C" w14:textId="017D4893" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00704355">
                 <w:pPr>
                   <w:ind w:right="252"/>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00704355" w:rsidRPr="0080177E" w14:paraId="2CBFD714" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="183B0EEB" w14:textId="3DB1E91B" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="00704355" w:rsidP="00704355">
+          <w:p w14:paraId="183B0EEB" w14:textId="3DB1E91B" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="0060014E" w:rsidP="00704355">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="1610780901"/>
+            <w:placeholder>
+              <w:docPart w:val="FB11D6A00DA344C18EF24314995D8B05"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2CB8130E" w14:textId="03643697" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00704355">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00704355" w:rsidRPr="0080177E" w14:paraId="5530BD86" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="415"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="56AAEFAF" w14:textId="2B322493" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="00704355" w:rsidP="00704355">
+          <w:p w14:paraId="56AAEFAF" w14:textId="2B322493" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="0060014E" w:rsidP="00704355">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Prénom</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="2111466765"/>
+            <w:placeholder>
+              <w:docPart w:val="748685B8EE0E448181CCF9C5A41D8EA7"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="76B9E91C" w14:textId="74566616" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00704355">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00704355" w:rsidRPr="0080177E" w14:paraId="3BF092B6" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="228"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10235" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49E39C50" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="00704355" w:rsidP="00704355">
+          <w:p w14:paraId="49E39C50" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00704355">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Informations sur</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="009E13A4">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>l’EPLE</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00704355" w:rsidRPr="0080177E" w14:paraId="586F5CE5" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="467"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17392E4E" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="00704355" w:rsidP="00704355">
+          <w:p w14:paraId="17392E4E" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="0060014E" w:rsidP="00704355">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Adresse</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="1994680028"/>
+            <w:placeholder>
+              <w:docPart w:val="8D0FBEBE8A614B2287D081FC905A86B1"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="07B2262E" w14:textId="34CC2695" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00704355">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00704355" w:rsidRPr="0080177E" w14:paraId="78C8E164" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="403"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="434BA125" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="00704355" w:rsidP="00704355">
+          <w:p w14:paraId="434BA125" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="0060014E" w:rsidP="00704355">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Code postal / ville / Pays</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="-98487357"/>
+            <w:placeholder>
+              <w:docPart w:val="5E7975E0AFF849E5A0D6C869A6DE0BC6"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="4771EE1E" w14:textId="0102AB5B" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00704355">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00704355" w:rsidRPr="0080177E" w14:paraId="0AA0CFA8" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="409"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7BBA21" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="00704355" w:rsidP="00704355">
+          <w:p w14:paraId="4D7BBA21" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="0060014E" w:rsidP="00704355">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Téléphone</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="1512112363"/>
+            <w:placeholder>
+              <w:docPart w:val="11093DC1B6404AC3987AB911F0014774"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="1EA0671F" w14:textId="3FAF437B" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00704355">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00704355" w:rsidRPr="0080177E" w14:paraId="61698688" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="414"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="564B06C5" w14:textId="00C1F073" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="00704355" w:rsidP="00704355">
+          <w:p w14:paraId="564B06C5" w14:textId="00C1F073" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="0060014E" w:rsidP="00704355">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Adresse électronique</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="-139113435"/>
+            <w:placeholder>
+              <w:docPart w:val="4FA8DC5AD9724F87A9A3089BB62DC6B0"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="174F89E3" w14:textId="3D885EE2" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00704355">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00704355" w:rsidRPr="0080177E" w14:paraId="13A40E44" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="421"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="285AEAAC" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="00704355" w:rsidP="00704355">
+          <w:p w14:paraId="285AEAAC" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="00697344" w:rsidRDefault="0060014E" w:rsidP="00704355">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00697344">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Site internet</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="-580069030"/>
+            <w:placeholder>
+              <w:docPart w:val="595EB07BB64D47529E18776A96F09B22"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="42E9851A" w14:textId="5C1611C9" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00704355">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00704355" w:rsidRPr="0080177E" w14:paraId="64391F8D" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="505"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="17C3F5B0" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="00704355" w:rsidP="00704355">
+          <w:p w14:paraId="17C3F5B0" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00704355">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Département </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formulaire"/>
             </w:rPr>
             <w:id w:val="854084978"/>
             <w:placeholder>
               <w:docPart w:val="5157941482664872B631644DF9D937F8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Sélectionner :"/>
               <w:listItem w:displayText="Yvelines" w:value="Yvelines"/>
               <w:listItem w:displayText="Essonne" w:value="Essonne"/>
               <w:listItem w:displayText="Hauts de Seine" w:value="Hauts de Seine"/>
               <w:listItem w:displayText="Val d'Oise" w:value="Val d'Oise"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6237" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="53B51024" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="00704355" w:rsidP="00704355">
+              <w:p w14:paraId="53B51024" w14:textId="77777777" w:rsidR="00704355" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00704355">
                 <w:pPr>
                   <w:jc w:val="both"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="03F556FB" w14:textId="77777777" w:rsidR="007C4273" w:rsidRDefault="007C4273" w:rsidP="00F33D62">
+    <w:p w14:paraId="03F556FB" w14:textId="77777777" w:rsidR="007C4273" w:rsidRDefault="000034A2" w:rsidP="00F33D62">
       <w:pPr>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10235" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3998"/>
         <w:gridCol w:w="6237"/>
       </w:tblGrid>
       <w:tr w:rsidR="007C4273" w:rsidRPr="0080177E" w14:paraId="204E606D" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="1768"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78BB6224" w14:textId="77777777" w:rsidR="007C4273" w:rsidRDefault="007C4273" w:rsidP="006E4A54">
+          <w:p w14:paraId="78BB6224" w14:textId="77777777" w:rsidR="007C4273" w:rsidRDefault="0060014E" w:rsidP="006E4A54">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Jumelage(s) de votre commune</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="47B0FEAE" w14:textId="77777777" w:rsidR="007C4273" w:rsidRDefault="007C4273" w:rsidP="006E4A54">
+          <w:p w14:paraId="47B0FEAE" w14:textId="77777777" w:rsidR="007C4273" w:rsidRDefault="000034A2" w:rsidP="006E4A54">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="6C273FEF" w14:textId="77777777" w:rsidR="007C4273" w:rsidRPr="00E1334B" w:rsidRDefault="007C4273" w:rsidP="006E4A54">
+          <w:p w14:paraId="6C273FEF" w14:textId="77777777" w:rsidR="007C4273" w:rsidRPr="00E1334B" w:rsidRDefault="0060014E" w:rsidP="006E4A54">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Mentionnez le pays et la ville</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style1"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
             </w:rPr>
-            <w:id w:val="-1032882108"/>
+            <w:id w:val="92757819"/>
             <w:placeholder>
-              <w:docPart w:val="C17726DF721F418787E4DFC75BA4FB93"/>
+              <w:docPart w:val="4AA8E64B2AAF4F308DC38033C963A0E3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...5 lines deleted...]
-          </w:sdtEndPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6237" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="38CCB527" w14:textId="51DC7FBF" w:rsidR="007C4273" w:rsidRPr="0080177E" w:rsidRDefault="00BB4283" w:rsidP="006E4A54">
+              <w:p w14:paraId="38CCB527" w14:textId="5729AFED" w:rsidR="007C4273" w:rsidRPr="0080177E" w:rsidRDefault="00AC2905" w:rsidP="006E4A54">
                 <w:pPr>
                   <w:spacing w:before="20"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00697344">
+                <w:r w:rsidRPr="00E84439">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
-                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="007C4273" w:rsidRPr="0080177E" w14:paraId="7247586D" w14:textId="77777777" w:rsidTr="00C22A01">
         <w:trPr>
           <w:trHeight w:val="1604"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="79D60578" w14:textId="77777777" w:rsidR="007C4273" w:rsidRPr="0080177E" w:rsidRDefault="007C4273" w:rsidP="006E4A54">
+          <w:p w14:paraId="79D60578" w14:textId="77777777" w:rsidR="007C4273" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E4A54">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Environnement économique</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>socioculturel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style1"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
             </w:rPr>
-            <w:id w:val="-665628494"/>
+            <w:id w:val="-1450158808"/>
             <w:placeholder>
-              <w:docPart w:val="96CD62B70F224CDD9B42A9094D1B54E7"/>
+              <w:docPart w:val="574EC7E177BB45FB823745164594F234"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...5 lines deleted...]
-          </w:sdtEndPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6237" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="229CBE90" w14:textId="0FFAF531" w:rsidR="00C22A01" w:rsidRPr="00C22A01" w:rsidRDefault="00697344" w:rsidP="00C22A01">
+              <w:p w14:paraId="229CBE90" w14:textId="1AC99C6A" w:rsidR="00C22A01" w:rsidRPr="00C22A01" w:rsidRDefault="00AC2905" w:rsidP="00C22A01">
                 <w:pPr>
                   <w:spacing w:before="20"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00697344">
+                <w:r w:rsidRPr="00E84439">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
-                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="007C4273" w:rsidRPr="0080177E" w14:paraId="302A0D57" w14:textId="77777777" w:rsidTr="00C22A01">
         <w:trPr>
           <w:trHeight w:val="1145"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="36183DB1" w14:textId="77777777" w:rsidR="007C4273" w:rsidRPr="0080177E" w:rsidRDefault="007C4273" w:rsidP="006E4A54">
+          <w:p w14:paraId="36183DB1" w14:textId="77777777" w:rsidR="007C4273" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E4A54">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Situation</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> en </w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>éducation prioritaire ?</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
@@ -2815,1858 +2559,1961 @@
             </w:rPr>
             <w:id w:val="-575123081"/>
             <w:placeholder>
               <w:docPart w:val="3CF16F3B16AC437B84488F1698485B86"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Sélectionner :"/>
               <w:listItem w:displayText="Oui" w:value="Oui"/>
               <w:listItem w:displayText="Non" w:value="Non"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6237" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5B037EF3" w14:textId="4A466618" w:rsidR="007C4273" w:rsidRPr="0080177E" w:rsidRDefault="00823DDA" w:rsidP="006E4A54">
+              <w:p w14:paraId="5B037EF3" w14:textId="4A466618" w:rsidR="007C4273" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E4A54">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="007C4273" w:rsidRPr="0080177E" w14:paraId="6B7256E7" w14:textId="77777777" w:rsidTr="00C22A01">
         <w:trPr>
           <w:trHeight w:val="2460"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11091A61" w14:textId="2545C365" w:rsidR="007D493B" w:rsidRDefault="007C4273" w:rsidP="007D493B">
+          <w:p w14:paraId="11091A61" w14:textId="2545C365" w:rsidR="007D493B" w:rsidRDefault="0060014E" w:rsidP="007D493B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Formation dispensée</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="584E8D02" w14:textId="6D487DA5" w:rsidR="007C4273" w:rsidRPr="0080177E" w:rsidRDefault="007C4273" w:rsidP="007D493B">
+          <w:p w14:paraId="584E8D02" w14:textId="6D487DA5" w:rsidR="007C4273" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="007D493B">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(UPI, DP3, DP6, etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style1"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
             </w:rPr>
-            <w:id w:val="-288589519"/>
+            <w:id w:val="1033772543"/>
             <w:placeholder>
-              <w:docPart w:val="35C5E13603CC47B9AFB582507B71E28A"/>
+              <w:docPart w:val="0317EC523E64468D9CE4CA11C831AE3B"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...5 lines deleted...]
-          </w:sdtEndPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6237" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="58846DBA" w14:textId="5676A412" w:rsidR="007C4273" w:rsidRPr="0080177E" w:rsidRDefault="00697344" w:rsidP="006E4A54">
+              <w:p w14:paraId="58846DBA" w14:textId="015F542E" w:rsidR="007C4273" w:rsidRPr="0080177E" w:rsidRDefault="00AC2905" w:rsidP="006E4A54">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00697344">
+                <w:r w:rsidRPr="00E84439">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
-                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="007C4273" w:rsidRPr="0080177E" w14:paraId="5E3E6B8F" w14:textId="77777777" w:rsidTr="00C22A01">
         <w:trPr>
           <w:trHeight w:val="1909"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1C7CD00F" w14:textId="77777777" w:rsidR="007C4273" w:rsidRPr="0080177E" w:rsidRDefault="007C4273" w:rsidP="006E4A54">
+          <w:p w14:paraId="1C7CD00F" w14:textId="77777777" w:rsidR="007C4273" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E4A54">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Langues enseignées</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style1"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
             </w:rPr>
-            <w:id w:val="2012025435"/>
+            <w:id w:val="1151327348"/>
             <w:placeholder>
-              <w:docPart w:val="7A5F58B62ACE469CA385180BE196781D"/>
+              <w:docPart w:val="57506F7F4D9544DEB85EEECD5884A9F4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...5 lines deleted...]
-          </w:sdtEndPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6237" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7B4697E7" w14:textId="430509ED" w:rsidR="007C4273" w:rsidRPr="0080177E" w:rsidRDefault="00697344" w:rsidP="006E4A54">
+              <w:p w14:paraId="7B4697E7" w14:textId="55BF985F" w:rsidR="007C4273" w:rsidRPr="0080177E" w:rsidRDefault="00AC2905" w:rsidP="006E4A54">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00697344">
+                <w:r w:rsidRPr="00E84439">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
-                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0059035E" w:rsidRPr="0080177E" w14:paraId="53F23554" w14:textId="77777777" w:rsidTr="00C22A01">
         <w:trPr>
           <w:trHeight w:val="2324"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="365E27BB" w14:textId="77777777" w:rsidR="0059035E" w:rsidRPr="0080177E" w:rsidRDefault="0059035E" w:rsidP="00A44C26">
+          <w:p w14:paraId="365E27BB" w14:textId="77777777" w:rsidR="0059035E" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00A44C26">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Grands axes de votre projet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> d’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style1"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
             </w:rPr>
-            <w:id w:val="-1546285435"/>
+            <w:id w:val="-583138141"/>
             <w:placeholder>
-              <w:docPart w:val="660E598D3F8A47C6957CDB035F457F7B"/>
+              <w:docPart w:val="4BF96D88D39B4BDE863B09A970275254"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...5 lines deleted...]
-          </w:sdtEndPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6237" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5526FE2F" w14:textId="70EA6445" w:rsidR="0059035E" w:rsidRPr="0080177E" w:rsidRDefault="00697344" w:rsidP="00A44C26">
+              <w:p w14:paraId="5526FE2F" w14:textId="130E999A" w:rsidR="0059035E" w:rsidRPr="0080177E" w:rsidRDefault="00AC2905" w:rsidP="00A44C26">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00697344">
+                <w:r w:rsidRPr="00E84439">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
-                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0059035E" w:rsidRPr="0080177E" w14:paraId="7ECD653C" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="800"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="29773A67" w14:textId="77777777" w:rsidR="0059035E" w:rsidRPr="0080177E" w:rsidRDefault="0059035E" w:rsidP="00A44C26">
+          <w:p w14:paraId="29773A67" w14:textId="77777777" w:rsidR="0059035E" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00A44C26">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre d’élèves dans </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>l’EPLE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E084860" w14:textId="763C0681" w:rsidR="0059035E" w:rsidRPr="0080177E" w:rsidRDefault="0059035E" w:rsidP="00A44C26">
+          <w:p w14:paraId="20A21D31" w14:textId="77777777" w:rsidR="00CB0640" w:rsidRDefault="0060014E" w:rsidP="00A44C26">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="1743"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Filles</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="00CB0640">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...17 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-1217743460"/>
+                <w:placeholder>
+                  <w:docPart w:val="E353E68060C84F1CACD657DB30519423"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB0640" w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+          </w:p>
+          <w:p w14:paraId="5E084860" w14:textId="06469D46" w:rsidR="0059035E" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00A44C26">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="1743"/>
+              </w:tabs>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Garçons</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-790980437"/>
+                <w:placeholder>
+                  <w:docPart w:val="DE297352F93B4889A032C8D9A07AA84D"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB0640" w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="0059035E" w:rsidRPr="0080177E" w14:paraId="4844DD15" w14:textId="77777777" w:rsidTr="00C22A01">
         <w:trPr>
           <w:trHeight w:val="807"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="51599200" w14:textId="0AD4B93E" w:rsidR="0059035E" w:rsidRPr="0080177E" w:rsidRDefault="0059035E" w:rsidP="00236D3B">
+          <w:p w14:paraId="51599200" w14:textId="0AD4B93E" w:rsidR="0059035E" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00236D3B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00236D3B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Autres appariements actifs</w:t>
             </w:r>
-            <w:r w:rsidR="00236D3B">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...3 lines deleted...]
-              </w:rPr>
               <w:t>(échanges numériques et/ou mobilités)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formulaire"/>
             </w:rPr>
             <w:id w:val="-2084831483"/>
             <w:placeholder>
               <w:docPart w:val="7DF470E093B242258A431EA9DE57222F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Sélectionner :"/>
               <w:listItem w:displayText="Oui" w:value="Oui"/>
               <w:listItem w:displayText="Non" w:value="Non"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6237" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="nil"/>
                 </w:tcBorders>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7442F884" w14:textId="703DA640" w:rsidR="0059035E" w:rsidRPr="0080177E" w:rsidRDefault="00823DDA" w:rsidP="00A44C26">
+              <w:p w14:paraId="7442F884" w14:textId="703DA640" w:rsidR="0059035E" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00A44C26">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="0059035E" w:rsidRPr="0080177E" w14:paraId="662FEFBB" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="1032"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3998" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7715944F" w14:textId="77777777" w:rsidR="0059035E" w:rsidRDefault="0059035E" w:rsidP="0059035E">
+          <w:p w14:paraId="7715944F" w14:textId="77777777" w:rsidR="0059035E" w:rsidRDefault="0060014E" w:rsidP="0059035E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Si votre établissement dispose d’autres appariements, merci de les indiquer ici</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11E78B05" w14:textId="77777777" w:rsidR="0059035E" w:rsidRDefault="0059035E" w:rsidP="0059035E">
+          <w:p w14:paraId="11E78B05" w14:textId="77777777" w:rsidR="0059035E" w:rsidRDefault="000034A2" w:rsidP="0059035E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="19029A5E" w14:textId="7ACCFD14" w:rsidR="0059035E" w:rsidRPr="0080177E" w:rsidRDefault="0059035E" w:rsidP="0059035E">
+          <w:p w14:paraId="19029A5E" w14:textId="7ACCFD14" w:rsidR="0059035E" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="0059035E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Mentionnez le N° et le pays</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rStyle w:val="Style1"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
             </w:rPr>
-            <w:id w:val="1405105060"/>
+            <w:id w:val="428005935"/>
             <w:placeholder>
-              <w:docPart w:val="D6F4A7A4CAE34801BA1A570D1CDCA9FA"/>
+              <w:docPart w:val="C3A4621BF8E149148E8BB1CDAD5674B7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr>
-[...5 lines deleted...]
-          </w:sdtEndPr>
+          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="6237" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="13E8D494" w14:textId="36E8AB23" w:rsidR="0059035E" w:rsidRPr="0080177E" w:rsidRDefault="00697344" w:rsidP="006E4A54">
+              <w:p w14:paraId="13E8D494" w14:textId="4A373F6A" w:rsidR="0059035E" w:rsidRPr="0080177E" w:rsidRDefault="00AC2905" w:rsidP="006E4A54">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00697344">
+                <w:r w:rsidRPr="00E84439">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
-                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="193E9CB4" w14:textId="77777777" w:rsidR="0024367C" w:rsidRDefault="0024367C" w:rsidP="00F33D62">
+    <w:p w14:paraId="193E9CB4" w14:textId="77777777" w:rsidR="0024367C" w:rsidRDefault="000034A2" w:rsidP="00F33D62">
       <w:pPr>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38688629" w14:textId="1CEFA205" w:rsidR="0024367C" w:rsidRDefault="0024367C" w:rsidP="00911343">
+    <w:p w14:paraId="38688629" w14:textId="1CEFA205" w:rsidR="0024367C" w:rsidRDefault="000034A2" w:rsidP="00911343">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="61D553D1" w14:textId="599A0DF0" w:rsidR="00D91F15" w:rsidRDefault="00D91F15">
+    <w:p w14:paraId="61D553D1" w14:textId="599A0DF0" w:rsidR="00D91F15" w:rsidRDefault="000034A2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10235" w:type="dxa"/>
         <w:tblInd w:w="-459" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4707"/>
         <w:gridCol w:w="5528"/>
       </w:tblGrid>
       <w:tr w:rsidR="006E2BEA" w:rsidRPr="0080177E" w14:paraId="2E200C90" w14:textId="77777777" w:rsidTr="003E5C8D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10235" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="38018A36" w14:textId="4A74A112" w:rsidR="006E2BEA" w:rsidRPr="0080177E" w:rsidRDefault="006E2BEA" w:rsidP="002B395A">
+          <w:p w14:paraId="38018A36" w14:textId="4A74A112" w:rsidR="006E2BEA" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="002B395A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ERAEI (</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Enseignant référent pour l’action européenne et internationale dans l’établissement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E2BEA" w:rsidRPr="0080177E" w14:paraId="55D691DB" w14:textId="77777777" w:rsidTr="00A91838">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4707" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="41A53AD1" w14:textId="168D57B7" w:rsidR="006E2BEA" w:rsidRPr="006E2BEA" w:rsidRDefault="006E2BEA" w:rsidP="00236D3B">
+          <w:p w14:paraId="41A53AD1" w14:textId="168D57B7" w:rsidR="006E2BEA" w:rsidRPr="006E2BEA" w:rsidRDefault="0060014E" w:rsidP="00236D3B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Civilité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:id w:val="536164054"/>
             <w:placeholder>
               <w:docPart w:val="6696DECA20B84727BE0D0F0D6F4B3543"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choisissez un élément."/>
               <w:listItem w:displayText="Monsieur" w:value="Monsieur"/>
               <w:listItem w:displayText="Madame" w:value="Madame"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5528" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7ACE4268" w14:textId="076B3EEB" w:rsidR="006E2BEA" w:rsidRDefault="006E2BEA" w:rsidP="00C029D7">
+              <w:p w14:paraId="7ACE4268" w14:textId="076B3EEB" w:rsidR="006E2BEA" w:rsidRDefault="0060014E" w:rsidP="00C029D7">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00CE4018">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00C029D7" w:rsidRPr="0080177E" w14:paraId="11B67AF8" w14:textId="77777777" w:rsidTr="00A91838">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4707" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           </w:tcPr>
-          <w:p w14:paraId="149BE1E4" w14:textId="07103758" w:rsidR="00C029D7" w:rsidRPr="006E2BEA" w:rsidRDefault="006E2BEA" w:rsidP="00236D3B">
+          <w:p w14:paraId="149BE1E4" w14:textId="07103758" w:rsidR="00C029D7" w:rsidRPr="006E2BEA" w:rsidRDefault="0060014E" w:rsidP="00236D3B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E2BEA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="-1139333277"/>
+            <w:placeholder>
+              <w:docPart w:val="092C414E66D7456B8352D1A694A5F471"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5528" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3B359589" w14:textId="2FB03152" w:rsidR="00C029D7" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00C029D7">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C029D7" w:rsidRPr="0080177E" w14:paraId="645C1DB3" w14:textId="77777777" w:rsidTr="00A91838">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4707" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E76712C" w14:textId="01D0FFF4" w:rsidR="00C029D7" w:rsidRPr="006E2BEA" w:rsidRDefault="0060014E" w:rsidP="006E2BEA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E2BEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Prénom</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="-1310313698"/>
+            <w:placeholder>
+              <w:docPart w:val="2DF1315AC50648788A69A6D11D97E2F1"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5528" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="20E09FB8" w14:textId="26AAF46E" w:rsidR="00C029D7" w:rsidRDefault="00CB0640" w:rsidP="00C029D7">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00C029D7" w:rsidRPr="0080177E" w14:paraId="71CBE478" w14:textId="77777777" w:rsidTr="00A91838">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4707" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AECB15B" w14:textId="3285D708" w:rsidR="00C029D7" w:rsidRPr="006E2BEA" w:rsidRDefault="0060014E" w:rsidP="00236D3B">
+            <w:pPr>
+              <w:spacing w:before="60" w:after="60"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E2BEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Discipline</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="2082790659"/>
+            <w:placeholder>
+              <w:docPart w:val="51DE86160474404A8A396729A7BA860E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5528" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="255CBD03" w14:textId="13B4F1E8" w:rsidR="00C029D7" w:rsidRDefault="00CB0640" w:rsidP="00C029D7">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="006E2BEA" w:rsidRPr="0080177E" w14:paraId="6D3B344B" w14:textId="77777777" w:rsidTr="00A91838">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4707" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F5E5F82" w14:textId="04C49047" w:rsidR="006E2BEA" w:rsidRPr="006E2BEA" w:rsidRDefault="0060014E" w:rsidP="006E2BEA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E2BEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ERAEI depuis</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="377291256"/>
+            <w:placeholder>
+              <w:docPart w:val="FE84798E04814EC8B9F1851D17CAC882"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5528" w:type="dxa"/>
+                <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="0282C138" w14:textId="610C96B3" w:rsidR="006E2BEA" w:rsidRDefault="00CB0640" w:rsidP="00C029D7">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="006E2BEA" w:rsidRPr="0080177E" w14:paraId="2A6A6D53" w14:textId="77777777" w:rsidTr="00A91838">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4707" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="070B9A95" w14:textId="463B9837" w:rsidR="006E2BEA" w:rsidRPr="006E2BEA" w:rsidRDefault="0060014E" w:rsidP="006E2BEA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006E2BEA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Courriel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5528" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B359589" w14:textId="535CB997" w:rsidR="00C029D7" w:rsidRPr="0080177E" w:rsidRDefault="00A91838" w:rsidP="00C029D7">
+          <w:p w14:paraId="633604FE" w14:textId="3A791770" w:rsidR="006E2BEA" w:rsidRDefault="000034A2" w:rsidP="00C029D7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-772869578"/>
+                <w:placeholder>
+                  <w:docPart w:val="F900FECD08444CEC99F8AF49F381336E"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB0640" w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0060014E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="1B53FA8B">
-[...223 lines deleted...]
-              </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>@ac-versailles.fr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2AA76990" w14:textId="173594B6" w:rsidR="006E351B" w:rsidRDefault="006E351B" w:rsidP="00A91838">
+    <w:p w14:paraId="2AA76990" w14:textId="173594B6" w:rsidR="006E351B" w:rsidRDefault="000034A2" w:rsidP="00A91838">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7D96DA49" w14:textId="77777777" w:rsidR="00A91838" w:rsidRPr="00A91838" w:rsidRDefault="00A91838" w:rsidP="00A91838">
+    <w:p w14:paraId="7D96DA49" w14:textId="77777777" w:rsidR="00A91838" w:rsidRPr="00A91838" w:rsidRDefault="000034A2" w:rsidP="00A91838">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5632" w:type="pct"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="4745"/>
-        <w:gridCol w:w="5460"/>
+        <w:gridCol w:w="4864"/>
+        <w:gridCol w:w="5596"/>
       </w:tblGrid>
       <w:tr w:rsidR="00911343" w:rsidRPr="0080177E" w14:paraId="6B3248E3" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="B8CCE4" w:themeFill="accent1" w:themeFillTint="66"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="11259E30" w14:textId="361A5B8D" w:rsidR="00911343" w:rsidRDefault="006E2BEA" w:rsidP="006E351B">
+          <w:p w14:paraId="11259E30" w14:textId="361A5B8D" w:rsidR="00911343" w:rsidRDefault="0060014E" w:rsidP="006E351B">
             <w:pPr>
               <w:ind w:right="252"/>
               <w:rPr>
                 <w:rStyle w:val="formulaire"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
-            <w:r w:rsidR="00911343" w:rsidRPr="00632E8D">
+            <w:r w:rsidRPr="00632E8D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>. LE PROJET</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00911343" w:rsidRPr="0080177E" w14:paraId="6DA696EB" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D952483" w14:textId="0FA375EE" w:rsidR="00911343" w:rsidRDefault="00911343" w:rsidP="006E351B">
+          <w:p w14:paraId="4D952483" w14:textId="0FA375EE" w:rsidR="00911343" w:rsidRDefault="0060014E" w:rsidP="006E351B">
             <w:pPr>
               <w:ind w:right="252"/>
               <w:rPr>
                 <w:rStyle w:val="formulaire"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Coordonnateur du projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D56875" w:rsidRPr="0080177E" w14:paraId="16F0E58C" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2180DAE7" w14:textId="77777777" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="00D56875" w:rsidP="00236D3B">
+          <w:p w14:paraId="2180DAE7" w14:textId="77777777" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00236D3B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Civilité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formulaire"/>
             </w:rPr>
             <w:id w:val="-956797179"/>
             <w:placeholder>
               <w:docPart w:val="4D072F001C314A5E81D818386E7479A4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Sélectionner :"/>
               <w:listItem w:displayText="Monsieur" w:value="Monsieur"/>
               <w:listItem w:displayText="Madame" w:value="Madame"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2675" w:type="pct"/>
               </w:tcPr>
-              <w:p w14:paraId="675A86C3" w14:textId="77777777" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="00D56875" w:rsidP="006E351B">
+              <w:p w14:paraId="675A86C3" w14:textId="77777777" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
                 <w:pPr>
                   <w:ind w:right="252"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D56875" w:rsidRPr="0080177E" w14:paraId="2D7D12C3" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32A2E541" w14:textId="54E6A527" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="00D56875" w:rsidP="006E351B">
+          <w:p w14:paraId="32A2E541" w14:textId="54E6A527" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nom</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...23 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="720946284"/>
+            <w:placeholder>
+              <w:docPart w:val="90023C74523F44F78CEBC128626DE4F6"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2675" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="2E41CDB3" w14:textId="5C3CAAB6" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="006E351B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D56875" w:rsidRPr="0080177E" w14:paraId="542A853B" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3245884D" w14:textId="2F5A9FF0" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="00D56875" w:rsidP="006E351B">
+          <w:p w14:paraId="3245884D" w14:textId="2F5A9FF0" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Prénom</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...23 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="-665473983"/>
+            <w:placeholder>
+              <w:docPart w:val="0078B129E89B4D1EA5517FAE54E422A1"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2675" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="308AB410" w14:textId="50387396" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="006E351B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D56875" w:rsidRPr="0080177E" w14:paraId="467AB39D" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E4603D8" w14:textId="77777777" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="00D56875" w:rsidP="006E351B">
+          <w:p w14:paraId="7E4603D8" w14:textId="77777777" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00334E0D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Fonction ou discipline enseignée</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="-616912959"/>
+            <w:placeholder>
+              <w:docPart w:val="BB2BD73C67204A8A838481E386332E78"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2675" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="5F0E6662" w14:textId="7ED55E61" w:rsidR="00D56875" w:rsidRPr="001F242E" w:rsidRDefault="00CB0640" w:rsidP="006E351B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                    <w:b/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D56875" w:rsidRPr="0080177E" w14:paraId="731B451F" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C496B18" w14:textId="77777777" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="00D56875" w:rsidP="006E351B">
+          <w:p w14:paraId="6C496B18" w14:textId="77777777" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Téléphone</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...23 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="1604299339"/>
+            <w:placeholder>
+              <w:docPart w:val="F40CD39016DA41C3B3D0B60EFCFD43FD"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="2675" w:type="pct"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="579E687C" w14:textId="369F87F6" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="006E351B">
+                <w:pPr>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00240D9E" w:rsidRPr="0080177E" w14:paraId="0DE42B01" w14:textId="77777777" w:rsidTr="00240D9E">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78379B90" w14:textId="77777777" w:rsidR="00240D9E" w:rsidRPr="0080177E" w:rsidRDefault="00240D9E" w:rsidP="006E351B">
+          <w:p w14:paraId="78379B90" w14:textId="77777777" w:rsidR="00240D9E" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Courriel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C532CA3" w14:textId="41F5B2C2" w:rsidR="00240D9E" w:rsidRPr="00EF4DA0" w:rsidRDefault="00240D9E" w:rsidP="006E351B">
+          <w:p w14:paraId="2C532CA3" w14:textId="7277FF5C" w:rsidR="00240D9E" w:rsidRPr="00EF4DA0" w:rsidRDefault="000034A2" w:rsidP="006E351B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...11 lines deleted...]
-            <w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="1528364645"/>
+                <w:placeholder>
+                  <w:docPart w:val="DFFB7E7A1AF94089A4B5A1C538C391E4"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB0640" w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="0060014E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:br/>
               <w:t>@ac-versailles.fr</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A91838" w:rsidRPr="00A91838" w14:paraId="1EBF8418" w14:textId="77777777" w:rsidTr="00A91838">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61B48D19" w14:textId="4BB625B7" w:rsidR="00A91838" w:rsidRPr="00A91838" w:rsidRDefault="00A91838" w:rsidP="00A91838">
+          <w:p w14:paraId="61B48D19" w14:textId="4BB625B7" w:rsidR="00A91838" w:rsidRPr="00A91838" w:rsidRDefault="0060014E" w:rsidP="00A91838">
             <w:pPr>
               <w:ind w:right="252"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91838">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Autres enseignants impliqués dans le projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6695E001" w14:textId="77777777" w:rsidR="00A91838" w:rsidRPr="00A91838" w:rsidRDefault="00A91838" w:rsidP="00A91838">
+          <w:p w14:paraId="6695E001" w14:textId="77777777" w:rsidR="00A91838" w:rsidRPr="00A91838" w:rsidRDefault="000034A2" w:rsidP="00A91838">
             <w:pPr>
               <w:ind w:right="252"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D56875" w:rsidRPr="0080177E" w14:paraId="39DEE9C9" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05528B46" w14:textId="263D6DCF" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="00D56875" w:rsidP="00D91F15">
+          <w:p w14:paraId="05528B46" w14:textId="263D6DCF" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91838">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Nombre</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00A91838">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(en dehors du coordonnateur)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4AB5C1F6" w14:textId="37684418" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="00B06AC4" w:rsidP="006E351B">
+          <w:p w14:paraId="4AB5C1F6" w14:textId="2654BD6F" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="000034A2" w:rsidP="006E351B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...10 lines deleted...]
-            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:b/>
+                </w:rPr>
+                <w:id w:val="-2037807100"/>
+                <w:placeholder>
+                  <w:docPart w:val="DD267F88E6564A36AE7F36D0967647FE"/>
+                </w:placeholder>
+                <w:showingPlcHdr/>
+              </w:sdtPr>
+              <w:sdtEndPr/>
+              <w:sdtContent>
+                <w:r w:rsidR="00CB0640" w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A91838" w:rsidRPr="0080177E" w14:paraId="7D39C5F9" w14:textId="77777777" w:rsidTr="002B395A">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="501EFEEE" w14:textId="4F820B63" w:rsidR="00A91838" w:rsidRPr="00A91838" w:rsidRDefault="00A91838" w:rsidP="00236D3B">
+          <w:p w14:paraId="501EFEEE" w14:textId="4F820B63" w:rsidR="00A91838" w:rsidRPr="00A91838" w:rsidRDefault="0060014E" w:rsidP="00236D3B">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91838">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Disciplines</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
             </w:rPr>
-            <w:id w:val="1882052524"/>
+            <w:id w:val="-1154370136"/>
             <w:placeholder>
-              <w:docPart w:val="93438E1FB69E4F7A8BDBAF55C6E5CD4B"/>
+              <w:docPart w:val="9A743F8B026348DBAA5AAA79A4908E9E"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2675" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5026D803" w14:textId="2C902678" w:rsidR="00A91838" w:rsidRPr="0080177E" w:rsidRDefault="00D91F15" w:rsidP="002B395A">
+              <w:p w14:paraId="5026D803" w14:textId="3015C4F6" w:rsidR="00A91838" w:rsidRPr="0080177E" w:rsidRDefault="000034A2" w:rsidP="002B395A">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
-                <w:r w:rsidRPr="00890AD9">
+                <w:r w:rsidRPr="00E84439">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
-                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D56875" w:rsidRPr="0080177E" w14:paraId="62F1847E" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04C3B488" w14:textId="77777777" w:rsidR="00D56875" w:rsidRPr="003E5DE2" w:rsidRDefault="00D56875" w:rsidP="006E351B">
+          <w:p w14:paraId="04C3B488" w14:textId="77777777" w:rsidR="00D56875" w:rsidRPr="003E5DE2" w:rsidRDefault="0060014E" w:rsidP="006E351B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003E5DE2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Merci de bien vouloir sélectionner dans la liste ci-dessous de </w:t>
             </w:r>
             <w:r w:rsidRPr="003E5DE2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>1 à 3 propositions qui correspondent à vos attentes,</w:t>
             </w:r>
             <w:r w:rsidRPr="003E5DE2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> et les numéroter de 1 à 3 par ordre de priorité</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D56875" w:rsidRPr="0080177E" w14:paraId="24CFB772" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6674D3BA" w14:textId="77777777" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="00D56875" w:rsidP="00D91F15">
+          <w:p w14:paraId="6674D3BA" w14:textId="77777777" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Collaboration autour d’un projet pluridisciplinaire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formulaire"/>
             </w:rPr>
             <w:id w:val="-1473591660"/>
             <w:placeholder>
               <w:docPart w:val="DCA8A5158D94485DA13FB2E8353BAA41"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:displayText="1" w:value="1"/>
               <w:listItem w:displayText="2" w:value="2"/>
               <w:listItem w:displayText="3" w:value="3"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2675" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2AEB6D60" w14:textId="3909FD30" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="00A30121" w:rsidP="006E351B">
+              <w:p w14:paraId="2AEB6D60" w14:textId="3909FD30" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="002A094D" w:rsidRPr="0080177E" w14:paraId="7299CE41" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FBD5366" w14:textId="57DCC965" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="002A094D" w:rsidP="00D91F15">
+          <w:p w14:paraId="4FBD5366" w14:textId="57DCC965" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mutualisation des ressources pédagogiques relatives à l’enseignement de la discipline non linguistique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formulaire"/>
             </w:rPr>
             <w:id w:val="578252825"/>
             <w:placeholder>
               <w:docPart w:val="DBA1EC7EB5804DD7947635D8C17E2AD9"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:displayText="1" w:value="1"/>
               <w:listItem w:displayText="2" w:value="2"/>
               <w:listItem w:displayText="3" w:value="3"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2675" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2D3558BB" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="002A094D" w:rsidP="006E351B">
+              <w:p w14:paraId="2D3558BB" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="002A094D" w:rsidRPr="0080177E" w14:paraId="411A3896" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="118A8907" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="002A094D" w:rsidP="00D91F15">
+          <w:p w14:paraId="118A8907" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mobilité</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> des enseignants (programme de séjours professionnels, programme Ju</w:t>
             </w:r>
             <w:r>
@@ -4694,78 +4541,78 @@
             </w:rPr>
             <w:id w:val="-383173738"/>
             <w:placeholder>
               <w:docPart w:val="0DBEAC8866D14DACADF153A751E7C783"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:displayText="1" w:value="1"/>
               <w:listItem w:displayText="2" w:value="2"/>
               <w:listItem w:displayText="3" w:value="3"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2675" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0AB79D4D" w14:textId="1DED92CE" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="00785CC4" w:rsidP="006E351B">
+              <w:p w14:paraId="0AB79D4D" w14:textId="1DED92CE" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="002A094D" w:rsidRPr="0080177E" w14:paraId="355D7E56" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25F9B360" w14:textId="4EC432C7" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="002A094D" w:rsidP="00D91F15">
+          <w:p w14:paraId="25F9B360" w14:textId="4EC432C7" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mobilité</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r>
@@ -4793,78 +4640,78 @@
             </w:rPr>
             <w:id w:val="1167066777"/>
             <w:placeholder>
               <w:docPart w:val="2A90F14900B64541B7EA6B2D453E1C9F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:displayText="1" w:value="1"/>
               <w:listItem w:displayText="2" w:value="2"/>
               <w:listItem w:displayText="3" w:value="3"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2675" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="77633E64" w14:textId="319487D9" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="00785CC4" w:rsidP="006E351B">
+              <w:p w14:paraId="77633E64" w14:textId="319487D9" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="002A094D" w:rsidRPr="0080177E" w14:paraId="1AA7E6CB" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EC47465" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="002A094D" w:rsidP="00D91F15">
+          <w:p w14:paraId="5EC47465" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Utilisation des</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> TICE</w:t>
             </w:r>
           </w:p>
@@ -4876,78 +4723,78 @@
             </w:rPr>
             <w:id w:val="1608002011"/>
             <w:placeholder>
               <w:docPart w:val="4583F52A69F344B28D2982456034B571"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:displayText="1" w:value="1"/>
               <w:listItem w:displayText="2" w:value="2"/>
               <w:listItem w:displayText="3" w:value="3"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2675" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="31B227A6" w14:textId="0A838347" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="00785CC4" w:rsidP="006E351B">
+              <w:p w14:paraId="31B227A6" w14:textId="0A838347" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="002A094D" w:rsidRPr="0080177E" w14:paraId="688781C8" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="364DCB45" w14:textId="6030E4BE" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="002A094D" w:rsidP="00D91F15">
+          <w:p w14:paraId="364DCB45" w14:textId="6030E4BE" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>tages en entreprise</w:t>
             </w:r>
             <w:r>
@@ -4967,78 +4814,78 @@
             </w:rPr>
             <w:id w:val="-685981617"/>
             <w:placeholder>
               <w:docPart w:val="9C63DB0AE896480EAB6CC491ED45998F"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:displayText="1" w:value="1"/>
               <w:listItem w:displayText="2" w:value="2"/>
               <w:listItem w:displayText="3" w:value="3"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2675" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="617BE184" w14:textId="79226E92" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="00785CC4" w:rsidP="006E351B">
+              <w:p w14:paraId="617BE184" w14:textId="79226E92" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="002A094D" w:rsidRPr="0080177E" w14:paraId="4C67FC42" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="318AC706" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="002A094D" w:rsidP="00D91F15">
+          <w:p w14:paraId="318AC706" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobilité individuelle </w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>de</w:t>
             </w:r>
             <w:r>
@@ -5058,153 +4905,153 @@
             </w:rPr>
             <w:id w:val="-28028684"/>
             <w:placeholder>
               <w:docPart w:val="3EF89E6CEA98402AB50DA6ED94B8B7EC"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:displayText="1" w:value="1"/>
               <w:listItem w:displayText="2" w:value="2"/>
               <w:listItem w:displayText="3" w:value="3"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2675" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="34020434" w14:textId="744D9EB8" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="00785CC4" w:rsidP="006E351B">
+              <w:p w14:paraId="34020434" w14:textId="744D9EB8" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="002A094D" w:rsidRPr="0080177E" w14:paraId="6861C233" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4C4540C0" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="002A094D" w:rsidP="00D91F15">
+          <w:p w14:paraId="4C4540C0" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Mobilité de classe, programmes européens…)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formulaire"/>
             </w:rPr>
             <w:id w:val="-2002195101"/>
             <w:placeholder>
               <w:docPart w:val="659C42454F924C01AC9D86D849EC27F7"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:displayText="1" w:value="1"/>
               <w:listItem w:displayText="2" w:value="2"/>
               <w:listItem w:displayText="3" w:value="3"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2675" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="17D1D840" w14:textId="349DD3F9" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="00785CC4" w:rsidP="006E351B">
+              <w:p w14:paraId="17D1D840" w14:textId="349DD3F9" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="002A094D" w:rsidRPr="0080177E" w14:paraId="606F27D0" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09640C27" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="002A094D" w:rsidP="00D91F15">
+          <w:p w14:paraId="09640C27" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Echanges à distance type </w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>eTwinning</w:t>
             </w:r>
           </w:p>
@@ -5216,443 +5063,453 @@
             </w:rPr>
             <w:id w:val="-43139797"/>
             <w:placeholder>
               <w:docPart w:val="4FEA4431079F43CDBA6D7AC507AF66D5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:displayText="1" w:value="1"/>
               <w:listItem w:displayText="2" w:value="2"/>
               <w:listItem w:displayText="3" w:value="3"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2675" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5E32DDAD" w14:textId="3DBD11A2" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="00785CC4" w:rsidP="006E351B">
+              <w:p w14:paraId="5E32DDAD" w14:textId="3DBD11A2" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D56875" w:rsidRPr="0080177E" w14:paraId="50A6EB54" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23573AF8" w14:textId="77777777" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="00D56875" w:rsidP="00D91F15">
+          <w:p w14:paraId="23573AF8" w14:textId="77777777" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Autres, préciser (l</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>e renforcement des compétences en langue étant dans tous les cas un objectif prioritaire, il ne peut être indiqué ici)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:id w:val="-610973716"/>
             <w:placeholder>
               <w:docPart w:val="7C73B20A3EC64F5689E44494E40C7B33"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2675" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="647DFEDA" w14:textId="39823F8A" w:rsidR="00D56875" w:rsidRPr="00E15812" w:rsidRDefault="0059035E" w:rsidP="006E351B">
+              <w:p w14:paraId="647DFEDA" w14:textId="63083CC1" w:rsidR="00D56875" w:rsidRPr="00E15812" w:rsidRDefault="0060014E" w:rsidP="006E351B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E84439">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
-                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                  <w:t>Cliquez</w:t>
+                </w:r>
+                <w:r w:rsidR="00CB0640">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D56875" w:rsidRPr="0080177E" w14:paraId="09F4422C" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2E9ED234" w14:textId="12D71442" w:rsidR="00D56875" w:rsidRPr="00A91838" w:rsidRDefault="00D56875" w:rsidP="00D91F15">
+          <w:p w14:paraId="2E9ED234" w14:textId="12D71442" w:rsidR="00D56875" w:rsidRPr="00A91838" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91838">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Le projet repose-t-il uniquement sur des échanges à distance (eTwinning par exemple) ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formulaire"/>
             </w:rPr>
             <w:id w:val="1659724933"/>
             <w:placeholder>
               <w:docPart w:val="E3ED6FC2705744AB8D8021F7BA24BF50"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Sélectionner :"/>
               <w:listItem w:displayText="Oui" w:value="Oui"/>
               <w:listItem w:displayText="Non" w:value="Non"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2675" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="1DF2E2D2" w14:textId="2CE12559" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="00424C4B" w:rsidP="006E351B">
+              <w:p w14:paraId="1DF2E2D2" w14:textId="2CE12559" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="002A094D" w:rsidRPr="0080177E" w14:paraId="70B0AEC5" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="7A9B4814" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="00A91838" w:rsidRDefault="002A094D" w:rsidP="00D91F15">
+          <w:p w14:paraId="7A9B4814" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="00A91838" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91838">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Le projet implique-t-il la mobilité des élèves ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formulaire"/>
             </w:rPr>
             <w:id w:val="1555122818"/>
             <w:placeholder>
               <w:docPart w:val="A26C559B417440F4B9A643213760C7D3"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Sélectionner :"/>
               <w:listItem w:displayText="Oui" w:value="Oui"/>
               <w:listItem w:displayText="Non" w:value="Non"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2675" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="32292D04" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="002A094D" w:rsidP="006E351B">
+              <w:p w14:paraId="32292D04" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="002A094D" w:rsidRPr="0080177E" w14:paraId="7B99612C" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="452D9DDF" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="00A91838" w:rsidRDefault="002A094D" w:rsidP="00D91F15">
+          <w:p w14:paraId="452D9DDF" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="00A91838" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A91838">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Avez-vous un projet précis ? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formulaire"/>
             </w:rPr>
             <w:id w:val="89125231"/>
             <w:placeholder>
               <w:docPart w:val="C73D2AB609E34F8EBB5BB1FBE8E8EC2C"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Sélectionner :"/>
               <w:listItem w:displayText="Oui" w:value="Oui"/>
               <w:listItem w:displayText="Non" w:value="Non"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2675" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="020E59D8" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="002A094D" w:rsidP="006E351B">
+              <w:p w14:paraId="020E59D8" w14:textId="77777777" w:rsidR="002A094D" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D56875" w:rsidRPr="0080177E" w14:paraId="4F8DA703" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4631CD8C" w14:textId="42B67AB3" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="00D56875" w:rsidP="00D91F15">
+          <w:p w14:paraId="4631CD8C" w14:textId="42B67AB3" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Si oui, précisez</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
-            <w:id w:val="-431666950"/>
+            <w:id w:val="-1079440070"/>
             <w:placeholder>
-              <w:docPart w:val="5F99C80941194EC4AACD012694E21BFE"/>
+              <w:docPart w:val="08468B43F0094A8E84B2F5AAD484DD22"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2675" w:type="pct"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7FA7484D" w14:textId="7FC46807" w:rsidR="00D56875" w:rsidRPr="00E15812" w:rsidRDefault="0059035E" w:rsidP="006E351B">
+              <w:p w14:paraId="7FA7484D" w14:textId="613CC8AB" w:rsidR="00D56875" w:rsidRPr="00E15812" w:rsidRDefault="000034A2" w:rsidP="006E351B">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E84439">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
-                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00D56875" w:rsidRPr="0080177E" w14:paraId="0A3DC93E" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="084CED71" w14:textId="77777777" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="00D56875" w:rsidP="006E351B">
+          <w:p w14:paraId="084CED71" w14:textId="77777777" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Sur quels thèmes </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">prioritaires </w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>seriez-vous disposés à collaborer ?</w:t>
             </w:r>
             <w:r>
               <w:rPr>
@@ -5669,905 +5526,541 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>imum</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D56875" w:rsidRPr="0080177E" w14:paraId="03B5B259" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7F5E040B" w14:textId="1A267884" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="00D91F15">
+          <w:p w14:paraId="7F5E040B" w14:textId="41FF5848" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...26 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>Sciences</w:t>
+              <w:t xml:space="preserve"> Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:sdt>
-[...37 lines deleted...]
-        </w:sdt>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2675" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="54CE26DC" w14:textId="5FF7BD07" w:rsidR="00D56875" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10D60" w:rsidRPr="0080177E" w14:paraId="513064C5" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C87AD70" w14:textId="17D31E98" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="00D91F15">
+          <w:p w14:paraId="6C87AD70" w14:textId="40343BB4" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...26 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>Théâtre/Arts plastiques</w:t>
+              <w:t xml:space="preserve"> Théâtre/Arts plastiques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1588DE" w14:textId="60CC86C2" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="006E351B">
+          <w:p w14:paraId="2C1588DE" w14:textId="487AB17F" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...26 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Comparaisons interculturelles</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10D60" w:rsidRPr="0080177E" w14:paraId="3E1388CC" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4896B547" w14:textId="5B8628A9" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="00D91F15">
+          <w:p w14:paraId="4896B547" w14:textId="6D283E0B" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...26 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>Musique</w:t>
+              <w:t xml:space="preserve"> Musique</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="58B54B38" w14:textId="1E9D4CDD" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="006E351B">
+          <w:p w14:paraId="58B54B38" w14:textId="36F74528" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...26 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Cuisine locale</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10D60" w:rsidRPr="0080177E" w14:paraId="274CF4F3" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E73D1B4" w14:textId="322FE02B" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="00D91F15">
+          <w:p w14:paraId="0E73D1B4" w14:textId="7F80467D" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...26 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>Histoire/géographie</w:t>
+              <w:t xml:space="preserve"> Histoire/géographie</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0C40A6D5" w14:textId="6334BEE5" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="006E351B">
+          <w:p w14:paraId="0C40A6D5" w14:textId="23E1957C" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...26 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Sport</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10D60" w:rsidRPr="0080177E" w14:paraId="146BC9C7" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E5DD143" w14:textId="30CED8ED" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="00D91F15">
+          <w:p w14:paraId="4E5DD143" w14:textId="2FF1187B" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...26 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>Médias et Actualités</w:t>
+              <w:t xml:space="preserve"> Médias et Actualités</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0031E005" w14:textId="1BF5B8AF" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="006E351B">
+          <w:p w14:paraId="0031E005" w14:textId="6B61FDF1" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...26 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Spécialités professionnelles</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10D60" w:rsidRPr="0080177E" w14:paraId="03775985" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0628A659" w14:textId="6646C6A8" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="00D91F15">
+          <w:p w14:paraId="0628A659" w14:textId="714F255C" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...26 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>Europe</w:t>
+              <w:t xml:space="preserve"> Europe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="60825803" w14:textId="542AA980" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="006E351B">
+          <w:p w14:paraId="60825803" w14:textId="4D0CEB21" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...26 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Citoyenneté</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10D60" w:rsidRPr="0080177E" w14:paraId="133E326F" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14B1F49F" w14:textId="04944C41" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="00D91F15">
+          <w:p w14:paraId="14B1F49F" w14:textId="584CF80C" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...26 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>Développement durable</w:t>
+              <w:t xml:space="preserve"> Développement durable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="0A023F2C" w14:textId="50CBF8AD" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="006E351B">
+          <w:p w14:paraId="0A023F2C" w14:textId="1BCACF5A" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="006E351B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...26 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Technologie</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A10D60" w:rsidRPr="0080177E" w14:paraId="4CBEEEA7" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="20"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2325" w:type="pct"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54218FAF" w14:textId="727F923F" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="00D91F15">
+          <w:p w14:paraId="54218FAF" w14:textId="00D99525" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00D91F15">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...26 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rStyle w:val="formulaire"/>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>Patrimoines locaux</w:t>
+              <w:t xml:space="preserve"> Patrimoines locaux</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2675" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="269211BB" w14:textId="40BAA9E5" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="00A10D60" w:rsidP="006E351B">
+          <w:p w14:paraId="269211BB" w14:textId="40BAA9E5" w:rsidR="00A10D60" w:rsidRPr="0080177E" w:rsidRDefault="000034A2" w:rsidP="006E351B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A7A86" w:rsidRPr="0080177E" w14:paraId="27F5F7C0" w14:textId="77777777" w:rsidTr="006A7A86">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="585"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1A757AD5" w14:textId="22B8D191" w:rsidR="006A7A86" w:rsidRPr="006A7A86" w:rsidRDefault="006A7A86" w:rsidP="006A7A86">
+          <w:p w14:paraId="1A757AD5" w14:textId="22B8D191" w:rsidR="006A7A86" w:rsidRPr="006A7A86" w:rsidRDefault="0060014E" w:rsidP="006A7A86">
             <w:pPr>
               <w:spacing w:before="60" w:after="60"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Autres (</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>préciser)</w:t>
             </w:r>
             <w:r>
@@ -6582,1924 +6075,1700 @@
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="726880011"/>
                 <w:placeholder>
                   <w:docPart w:val="73E42EAAB3C0464A820156BD8AF51CE4"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00E84439">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="647365C3" w14:textId="78EB4EED" w:rsidR="00911343" w:rsidRDefault="00911343" w:rsidP="00095686">
+    <w:p w14:paraId="647365C3" w14:textId="78EB4EED" w:rsidR="00911343" w:rsidRDefault="000034A2" w:rsidP="00095686">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="139FEA47" w14:textId="77777777" w:rsidR="00FE3E2E" w:rsidRPr="0080177E" w:rsidRDefault="00FE3E2E" w:rsidP="00095686">
+    <w:p w14:paraId="139FEA47" w14:textId="77777777" w:rsidR="00FE3E2E" w:rsidRPr="0080177E" w:rsidRDefault="000034A2" w:rsidP="00095686">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="5529"/>
       </w:tblGrid>
       <w:tr w:rsidR="00095686" w:rsidRPr="0080177E" w14:paraId="26B37471" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A13DA88" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00095686" w:rsidP="00A40403">
+          <w:p w14:paraId="3A13DA88" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00A40403">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">5. CLASSE(S) PARTICIPANT AU PROJET </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00095686" w:rsidRPr="0080177E" w14:paraId="0092A94D" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D86CF25" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00626BE3" w:rsidP="00020D44">
+          <w:p w14:paraId="4D86CF25" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00020D44">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>S</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B11F06">
+              <w:t>S’agit-il de</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>’agit</w:t>
+              <w:t xml:space="preserve"> sections européennes</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>-il</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00B11F06">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> de</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00095686" w:rsidRPr="0080177E">
+              <w:t xml:space="preserve"> binationales o</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve"> sections européennes</w:t>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> ? </w:t>
+              <w:t xml:space="preserve">u internationales ? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:id w:val="744150401"/>
             <w:placeholder>
               <w:docPart w:val="0118BBBB46524EC584560F39DC778BAE"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5529" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="47C58BD8" w14:textId="122846CA" w:rsidR="001F242E" w:rsidRPr="001F242E" w:rsidRDefault="0059035E" w:rsidP="00503C3C">
+              <w:p w14:paraId="47C58BD8" w14:textId="23864F19" w:rsidR="001F242E" w:rsidRPr="001F242E" w:rsidRDefault="0060014E" w:rsidP="00503C3C">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E84439">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
-                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00B3476F" w:rsidRPr="0080177E" w14:paraId="599EFDBA" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="15759B8F" w14:textId="77777777" w:rsidR="00B3476F" w:rsidRPr="00B3476F" w:rsidRDefault="00B3476F" w:rsidP="00020D44">
+          <w:p w14:paraId="15759B8F" w14:textId="77777777" w:rsidR="00B3476F" w:rsidRPr="00B3476F" w:rsidRDefault="0060014E" w:rsidP="00020D44">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B3476F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Préciser le niveau et, le cas échéant, la série ou la spécialité</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:id w:val="-1531632117"/>
             <w:placeholder>
               <w:docPart w:val="40B32AD572BF4967821FACD24FC13649"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5529" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5BDD7359" w14:textId="5F403604" w:rsidR="00B3476F" w:rsidRPr="001F242E" w:rsidRDefault="0059035E" w:rsidP="00503C3C">
+              <w:p w14:paraId="5BDD7359" w14:textId="69D91EA8" w:rsidR="00B3476F" w:rsidRPr="001F242E" w:rsidRDefault="0060014E" w:rsidP="00503C3C">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E84439">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
-                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                  <w:t xml:space="preserve">Cliquez </w:t>
+                </w:r>
+                <w:r w:rsidR="00CB0640">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>ic</w:t>
+                </w:r>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>i pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00CE58B1" w:rsidRPr="0080177E" w14:paraId="285F0E26" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4378A961" w14:textId="77777777" w:rsidR="00CE58B1" w:rsidRDefault="009A1594" w:rsidP="00020D44">
+          <w:p w14:paraId="4378A961" w14:textId="77777777" w:rsidR="00CE58B1" w:rsidRDefault="0060014E" w:rsidP="00020D44">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Matières enseignées en DNL </w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>dans les classes concernées</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
             <w:id w:val="-708188557"/>
             <w:placeholder>
               <w:docPart w:val="2F7D328751AD40FFBB170C3C2C42CCC5"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5529" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="0706BBCB" w14:textId="11FE6B51" w:rsidR="001F242E" w:rsidRPr="001F242E" w:rsidRDefault="0002662A" w:rsidP="00503C3C">
+              <w:p w14:paraId="0706BBCB" w14:textId="497A06A5" w:rsidR="001F242E" w:rsidRPr="001F242E" w:rsidRDefault="0060014E" w:rsidP="00503C3C">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E84439">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
-                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00095686" w:rsidRPr="0080177E" w14:paraId="44D3BA83" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61AE9282" w14:textId="480587BF" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00095686" w:rsidP="00020D44">
+          <w:p w14:paraId="61AE9282" w14:textId="480587BF" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00020D44">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Âge des élèves concernés</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="1617097873"/>
+            <w:placeholder>
+              <w:docPart w:val="8D955E0BF2364A409E1F808378F7D28E"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5529" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="013762BE" w14:textId="62C841EC" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00B91DE7">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00095686" w:rsidRPr="0080177E" w14:paraId="2EE9C7DF" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09A702DE" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00095686" w:rsidP="00020D44">
+          <w:p w14:paraId="09A702DE" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00020D44">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Nombre d’élèves concernés</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="573328995"/>
+            <w:placeholder>
+              <w:docPart w:val="B3BB8FD022274338807EFD5BC0055CED"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5529" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="6725C454" w14:textId="3DBFB94A" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00B91DE7">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00095686" w:rsidRPr="0080177E" w14:paraId="1F72097E" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59A58B6E" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00095686" w:rsidP="00020D44">
+          <w:p w14:paraId="59A58B6E" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00020D44">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>dont</w:t>
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> xx filles et xx garçons</w:t>
+              <w:t>dont xx filles et xx garçons</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...24 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:b/>
+            </w:rPr>
+            <w:id w:val="-1474909441"/>
+            <w:placeholder>
+              <w:docPart w:val="675FD2449DFB49FD8B34ADF8A1978E58"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+          </w:sdtPr>
+          <w:sdtEndPr/>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="5529" w:type="dxa"/>
+                <w:vAlign w:val="center"/>
+              </w:tcPr>
+              <w:p w14:paraId="3EE2D77F" w14:textId="2C58E3CB" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00CB0640" w:rsidP="00B91DE7">
+                <w:pPr>
+                  <w:jc w:val="both"/>
+                  <w:rPr>
+                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00E84439">
+                  <w:rPr>
+                    <w:rStyle w:val="Textedelespacerserv"/>
+                  </w:rPr>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="493C0B4D" w14:textId="64335BB2" w:rsidR="00D96150" w:rsidRDefault="00D96150" w:rsidP="00095686">
+    <w:p w14:paraId="493C0B4D" w14:textId="64335BB2" w:rsidR="00D96150" w:rsidRDefault="000034A2" w:rsidP="00095686">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21519C40" w14:textId="77777777" w:rsidR="00133809" w:rsidRPr="00911343" w:rsidRDefault="00133809" w:rsidP="00095686">
+    <w:p w14:paraId="21519C40" w14:textId="77777777" w:rsidR="00133809" w:rsidRPr="00911343" w:rsidRDefault="000034A2" w:rsidP="00095686">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10206" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4677"/>
         <w:gridCol w:w="5529"/>
       </w:tblGrid>
       <w:tr w:rsidR="00095686" w:rsidRPr="0080177E" w14:paraId="61E0CE58" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3E8DD2E7" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00095686" w:rsidP="00A40403">
+          <w:p w14:paraId="3E8DD2E7" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00A40403">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>6. LES TICE</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00095686" w:rsidRPr="0080177E" w14:paraId="4BEB3674" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0858EB6D" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00095686" w:rsidP="00020D44">
+          <w:p w14:paraId="0858EB6D" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00020D44">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>L’</w:t>
             </w:r>
-            <w:r w:rsidR="00383DBB">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>EPLE</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> dispose-t-il d’une salle informatique ou d’ordinateurs disponibles ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formulaire"/>
             </w:rPr>
             <w:tag w:val="test"/>
             <w:id w:val="-629634421"/>
             <w:placeholder>
               <w:docPart w:val="E9151AE992714786AC4B6AB31069B8C4"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Sélectionner :"/>
               <w:listItem w:displayText="Oui" w:value="Oui"/>
               <w:listItem w:displayText="Non" w:value="Non"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5529" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="564C65D3" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00A55985" w:rsidP="00020D44">
+              <w:p w14:paraId="564C65D3" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00020D44">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00095686" w:rsidRPr="0080177E" w14:paraId="5F9BAE23" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1994E213" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00383DBB" w:rsidP="00020D44">
+          <w:p w14:paraId="1994E213" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00020D44">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>L’EPLE</w:t>
             </w:r>
-            <w:r w:rsidR="00095686" w:rsidRPr="0080177E">
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> dispose-t-il d’une connexion Internet haut débit / de connexion sans fil (W</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidR="00095686" w:rsidRPr="0080177E">
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>F</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>i</w:t>
             </w:r>
-            <w:r w:rsidR="00095686" w:rsidRPr="0080177E">
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00095686" w:rsidRPr="0080177E">
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formulaire"/>
             </w:rPr>
             <w:id w:val="2056587219"/>
             <w:placeholder>
               <w:docPart w:val="CB4D3D8C83654453947A2DA50388E2F2"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Sélectionner :"/>
               <w:listItem w:displayText="Oui" w:value="Oui"/>
               <w:listItem w:displayText="Non" w:value="Non"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5529" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="7FB1B5E2" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00B203FB" w:rsidP="00020D44">
+              <w:p w14:paraId="7FB1B5E2" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00020D44">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00095686" w:rsidRPr="0080177E" w14:paraId="3942BA2A" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="1060"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="72746B79" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00095686" w:rsidP="00020D44">
+          <w:p w14:paraId="72746B79" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00020D44">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Autres équipements TICE disponible</w:t>
             </w:r>
-            <w:r w:rsidR="00595EA9">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (visioconférence, tableau interactif, matériel vidéo</w:t>
             </w:r>
-            <w:r w:rsidR="00F6378A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>..</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
             </w:rPr>
-            <w:id w:val="-1766298635"/>
+            <w:id w:val="-1980833850"/>
             <w:placeholder>
-              <w:docPart w:val="2F06BC7EE9E54EF482AADB64E5A9D526"/>
+              <w:docPart w:val="16017FD6A6CE4C33939D94C95FD4D5A1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5529" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="774BFD56" w14:textId="7C0E185E" w:rsidR="001F242E" w:rsidRPr="00E15812" w:rsidRDefault="0002662A" w:rsidP="00503C3C">
+              <w:p w14:paraId="774BFD56" w14:textId="119712E2" w:rsidR="001F242E" w:rsidRPr="00E15812" w:rsidRDefault="00AC2905" w:rsidP="00503C3C">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00E84439">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
-                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00095686" w:rsidRPr="0080177E" w14:paraId="47B4423E" w14:textId="77777777" w:rsidTr="00911343">
         <w:trPr>
           <w:trHeight w:val="351"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FECA2B7" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00383DBB" w:rsidP="00020D44">
+          <w:p w14:paraId="4FECA2B7" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00020D44">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>L’EPLE</w:t>
             </w:r>
-            <w:r w:rsidR="00095686" w:rsidRPr="0080177E">
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> dispose-t-il d’un</w:t>
             </w:r>
-            <w:r w:rsidR="00F6378A">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> référent numérique</w:t>
             </w:r>
-            <w:r w:rsidR="00095686" w:rsidRPr="0080177E">
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t> ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formulaire"/>
             </w:rPr>
             <w:tag w:val="test"/>
             <w:id w:val="-413856988"/>
             <w:placeholder>
               <w:docPart w:val="5CCD22397BEC472D913DD42EA8206738"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Sélectionner :"/>
               <w:listItem w:displayText="Oui" w:value="Oui"/>
               <w:listItem w:displayText="Non" w:value="Non"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5529" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="442B2EEE" w14:textId="58B9F947" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="007243EB" w:rsidP="00020D44">
+              <w:p w14:paraId="442B2EEE" w14:textId="58B9F947" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00020D44">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="00095686" w:rsidRPr="0080177E" w14:paraId="114EBC9A" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="695E1FEF" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00095686" w:rsidP="00020D44">
+          <w:p w14:paraId="695E1FEF" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00020D44">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Avez-vous recours aux TICE en cours de langue avec la/les classe(s) concernée(s) ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rStyle w:val="formulaire"/>
             </w:rPr>
             <w:tag w:val="test"/>
             <w:id w:val="-1777091758"/>
             <w:placeholder>
               <w:docPart w:val="5D6DEDC9942742C998444F24D680B925"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Sélectionner :"/>
               <w:listItem w:displayText="Oui" w:value="Oui"/>
               <w:listItem w:displayText="Non" w:value="Non"/>
             </w:dropDownList>
           </w:sdtPr>
           <w:sdtEndPr>
             <w:rPr>
               <w:rStyle w:val="Policepardfaut"/>
               <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial"/>
               <w:b w:val="0"/>
             </w:rPr>
           </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5529" w:type="dxa"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="5AFC04BD" w14:textId="459669D5" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="007243EB" w:rsidP="00020D44">
+              <w:p w14:paraId="5AFC04BD" w14:textId="459669D5" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00020D44">
                 <w:pPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="002D0ECB">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
                   <w:t>Choisissez un élément.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:tr w:rsidR="004C6D43" w:rsidRPr="0080177E" w14:paraId="41B42E5F" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="14A60FAD" w14:textId="77777777" w:rsidR="004C6D43" w:rsidRPr="0080177E" w:rsidRDefault="004C6D43" w:rsidP="00B91DE7">
+          <w:p w14:paraId="14A60FAD" w14:textId="77777777" w:rsidR="004C6D43" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00B91DE7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Quelles activités projetez-vous de développer ?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00095686" w:rsidRPr="0080177E" w14:paraId="45D08D6B" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3863DA23" w14:textId="1F0620C5" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="00236D3B">
+          <w:p w14:paraId="3863DA23" w14:textId="6E0463A3" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00236D3B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...23 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>Courriels</w:t>
+              <w:t xml:space="preserve"> Courriels</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69B45292" w14:textId="2FC44660" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="00B91DE7">
+          <w:p w14:paraId="69B45292" w14:textId="79C8B9BD" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00B91DE7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...23 lines deleted...]
-            <w:r w:rsidR="00236D3B">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Pod</w:t>
             </w:r>
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>cast</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00095686" w:rsidRPr="0080177E" w14:paraId="247E5330" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CCE2EAA" w14:textId="18F8671C" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="00236D3B">
+          <w:p w14:paraId="6CCE2EAA" w14:textId="127D007F" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00236D3B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...23 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>Sites ou pages web</w:t>
+              <w:t xml:space="preserve"> Sites ou pages web</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3CE12612" w14:textId="249E0492" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="00B91DE7">
+          <w:p w14:paraId="3CE12612" w14:textId="1486A227" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00B91DE7">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...23 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Photos</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76383" w:rsidRPr="0080177E" w14:paraId="1095B408" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D4A1954" w14:textId="0C98663B" w:rsidR="00A76383" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="00236D3B">
+          <w:p w14:paraId="1D4A1954" w14:textId="4980A8D1" w:rsidR="00A76383" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00236D3B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...23 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>Journaux de classe</w:t>
+              <w:t xml:space="preserve"> Journaux de classe</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EBA6A88" w14:textId="016B3891" w:rsidR="00A76383" w:rsidRDefault="003327A1" w:rsidP="00A76383">
-[...24 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+          <w:p w14:paraId="3EBA6A88" w14:textId="4930DD17" w:rsidR="00A76383" w:rsidRDefault="0060014E" w:rsidP="00A76383">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Enregistrement vidéo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76383" w:rsidRPr="0080177E" w14:paraId="7E359CE3" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A285B77" w14:textId="4D969CBB" w:rsidR="00A76383" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="00236D3B">
+          <w:p w14:paraId="5A285B77" w14:textId="338D8738" w:rsidR="00A76383" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00236D3B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...23 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-              <w:t>Visioconférences</w:t>
+              <w:t xml:space="preserve"> Visioconférences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5949C5C9" w14:textId="003EC332" w:rsidR="00A76383" w:rsidRDefault="003327A1" w:rsidP="00A76383">
-[...24 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+          <w:p w14:paraId="5949C5C9" w14:textId="5A6DFECF" w:rsidR="00A76383" w:rsidRDefault="0060014E" w:rsidP="00A76383">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Lettres</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A76383" w:rsidRPr="0080177E" w14:paraId="56F86066" w14:textId="77777777" w:rsidTr="00911343">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4677" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69D0ADBE" w14:textId="348E02C8" w:rsidR="00A76383" w:rsidRPr="0080177E" w:rsidRDefault="003327A1" w:rsidP="00236D3B">
+          <w:p w14:paraId="69D0ADBE" w14:textId="2254D501" w:rsidR="00A76383" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00236D3B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:sdt>
-[...23 lines deleted...]
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Blogs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5529" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="05A646D7" w14:textId="6C00C807" w:rsidR="00A76383" w:rsidRDefault="003327A1" w:rsidP="00A76383">
-[...24 lines deleted...]
-            <w:r w:rsidR="00236D3B">
+          <w:p w14:paraId="05A646D7" w14:textId="39C2052C" w:rsidR="00A76383" w:rsidRDefault="0060014E" w:rsidP="00A76383">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>☐</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tc</w:t>
             </w:r>
-            <w:r w:rsidR="00236D3B" w:rsidRPr="0080177E">
+            <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>hat</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00190548" w:rsidRPr="0080177E" w14:paraId="085B3CF5" w14:textId="77777777" w:rsidTr="006A7A86">
         <w:trPr>
           <w:trHeight w:val="512"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5A9E5CCE" w14:textId="15E020AC" w:rsidR="00190548" w:rsidRPr="006A7A86" w:rsidRDefault="00190548" w:rsidP="00503C3C">
+          <w:p w14:paraId="5A9E5CCE" w14:textId="61DEF840" w:rsidR="00190548" w:rsidRPr="006A7A86" w:rsidRDefault="0060014E" w:rsidP="00503C3C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t xml:space="preserve">Autres </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>précisez</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>) :</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">) : </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                 </w:rPr>
                 <w:id w:val="-1532022077"/>
                 <w:placeholder>
                   <w:docPart w:val="8E77CFE8E17D4362ACEFC9E15AE92292"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidRPr="00E84439">
                   <w:rPr>
                     <w:rStyle w:val="Textedelespacerserv"/>
                   </w:rPr>
-                  <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+                  <w:t>Cliquez ici pour entrer du texte.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2F3E289F" w14:textId="39AD7292" w:rsidR="006A7A86" w:rsidRDefault="006A7A86" w:rsidP="00911343">
+    <w:p w14:paraId="2F3E289F" w14:textId="39AD7292" w:rsidR="006A7A86" w:rsidRDefault="000034A2" w:rsidP="00911343">
       <w:pPr>
         <w:ind w:left="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C12BEE8" w14:textId="000BDC95" w:rsidR="001E3267" w:rsidRPr="006A7A86" w:rsidRDefault="006A7A86" w:rsidP="006A7A86">
+    <w:p w14:paraId="7C12BEE8" w14:textId="000BDC95" w:rsidR="001E3267" w:rsidRPr="006A7A86" w:rsidRDefault="0060014E" w:rsidP="006A7A86">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C89CAD" w14:textId="444B7D6D" w:rsidR="00095686" w:rsidRPr="0024367C" w:rsidRDefault="00095686" w:rsidP="00911343">
+    <w:p w14:paraId="37C89CAD" w14:textId="444B7D6D" w:rsidR="00095686" w:rsidRPr="0024367C" w:rsidRDefault="0060014E" w:rsidP="00911343">
       <w:pPr>
         <w:ind w:left="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0024367C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">Date : </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:id w:val="-190299666"/>
           <w:placeholder>
             <w:docPart w:val="C6C60EB2705646168DFA4C6CFA8089FB"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="fr-FR"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidR="00410612" w:rsidRPr="0024367C">
+          <w:r w:rsidRPr="0024367C">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Cliquez pour entrer une date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="262F6E7E" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="00095686" w:rsidP="00911343">
+    <w:p w14:paraId="262F6E7E" w14:textId="77777777" w:rsidR="00095686" w:rsidRPr="0080177E" w:rsidRDefault="000034A2" w:rsidP="00911343">
       <w:pPr>
         <w:ind w:left="-426"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="10207" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="dotted" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3276"/>
         <w:gridCol w:w="3276"/>
         <w:gridCol w:w="3655"/>
       </w:tblGrid>
       <w:tr w:rsidR="00410612" w14:paraId="1F06A3B9" w14:textId="77777777" w:rsidTr="007243EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="04AEA2DB" w14:textId="4E225249" w:rsidR="00410612" w:rsidRDefault="00410612" w:rsidP="00095686">
+          <w:p w14:paraId="04AEA2DB" w14:textId="4E225249" w:rsidR="00410612" w:rsidRDefault="0060014E" w:rsidP="00095686">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Vu et visé par</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> (Nom, Prénom)</w:t>
+              <w:t>Vu et visé par (Nom, Prénom)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3AAA5F2F" w14:textId="2CFA353B" w:rsidR="00410612" w:rsidRDefault="00410612" w:rsidP="00095686">
+          <w:p w14:paraId="3AAA5F2F" w14:textId="2CFA353B" w:rsidR="00410612" w:rsidRDefault="0060014E" w:rsidP="00095686">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Vu et visé par</w:t>
-[...11 lines deleted...]
-              <w:t>(Nom, Prénom)</w:t>
+              <w:t>Vu et visé par (Nom, Prénom)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35126DAF" w14:textId="3F43540F" w:rsidR="00410612" w:rsidRDefault="00410612" w:rsidP="00095686">
+          <w:p w14:paraId="35126DAF" w14:textId="3F43540F" w:rsidR="00410612" w:rsidRDefault="0060014E" w:rsidP="00095686">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>Vu et visé par</w:t>
-[...11 lines deleted...]
-              <w:t>(Nom, Prénom)</w:t>
+              <w:t>Vu et visé par (Nom, Prénom)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00410612" w14:paraId="5584206F" w14:textId="77777777" w:rsidTr="007243EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5CC3BF2E" w14:textId="0D17E80E" w:rsidR="00410612" w:rsidRDefault="00A10D60" w:rsidP="00A10D60">
+          <w:p w14:paraId="5CC3BF2E" w14:textId="3937CAC7" w:rsidR="00410612" w:rsidRDefault="0060014E" w:rsidP="00A10D60">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="21D302A2">
-                <v:shape id="_x0000_i1347" type="#_x0000_t75" style="width:152.9pt;height:18.2pt" o:ole="">
-                  <v:imagedata r:id="rId61" o:title=""/>
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="_x0000_i1031" type="#_x0000_t75" style="width:153pt;height:18pt" o:ole="">
+                  <v:imagedata r:id="rId9" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId62" w:name="TextBox2" w:shapeid="_x0000_i1347"/>
+                <w:control r:id="rId10" w:name="TextBox2" w:shapeid="_x0000_i1031"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3276" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C8A32C8" w14:textId="09EC59E8" w:rsidR="00410612" w:rsidRDefault="00903B7D" w:rsidP="00A10D60">
+          <w:p w14:paraId="5C8A32C8" w14:textId="04F220A4" w:rsidR="00410612" w:rsidRDefault="0060014E" w:rsidP="00A10D60">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="3718B6F3">
-                <v:shape id="_x0000_i1346" type="#_x0000_t75" style="width:152.9pt;height:18.2pt" o:ole="">
-                  <v:imagedata r:id="rId61" o:title=""/>
+                <v:shape id="_x0000_i1033" type="#_x0000_t75" style="width:153pt;height:18pt" o:ole="">
+                  <v:imagedata r:id="rId9" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId63" w:name="TextBox21" w:shapeid="_x0000_i1346"/>
+                <w:control r:id="rId11" w:name="TextBox21" w:shapeid="_x0000_i1033"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3655" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CCB1226" w14:textId="4EB33DD5" w:rsidR="00410612" w:rsidRDefault="00903B7D" w:rsidP="00A10D60">
+          <w:p w14:paraId="3CCB1226" w14:textId="6A66E2B0" w:rsidR="00410612" w:rsidRDefault="0060014E" w:rsidP="00A10D60">
             <w:pPr>
               <w:ind w:right="24"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:object w:dxaOrig="1440" w:dyaOrig="1440" w14:anchorId="4A2F67A9">
-                <v:shape id="_x0000_i1345" type="#_x0000_t75" style="width:152.9pt;height:18.2pt" o:ole="">
-                  <v:imagedata r:id="rId61" o:title=""/>
+                <v:shape id="_x0000_i1035" type="#_x0000_t75" style="width:153pt;height:18pt" o:ole="">
+                  <v:imagedata r:id="rId9" o:title=""/>
                 </v:shape>
-                <w:control r:id="rId64" w:name="TextBox22" w:shapeid="_x0000_i1345"/>
+                <w:control r:id="rId12" w:name="TextBox22" w:shapeid="_x0000_i1035"/>
               </w:object>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00410612" w14:paraId="4F78828A" w14:textId="77777777" w:rsidTr="007243EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48DD19FD" w14:textId="77777777" w:rsidR="00410612" w:rsidRDefault="00410612" w:rsidP="00095686">
+          <w:p w14:paraId="48DD19FD" w14:textId="77777777" w:rsidR="00410612" w:rsidRDefault="0060014E" w:rsidP="00095686">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Chef d’établissement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="653AECAE" w14:textId="77777777" w:rsidR="00410612" w:rsidRDefault="00410612" w:rsidP="00095686">
+          <w:p w14:paraId="653AECAE" w14:textId="77777777" w:rsidR="00410612" w:rsidRDefault="0060014E" w:rsidP="00095686">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Coordonnateur du projet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2096AD06" w14:textId="77777777" w:rsidR="00410612" w:rsidRDefault="003025E2" w:rsidP="00095686">
+          <w:p w14:paraId="2096AD06" w14:textId="77777777" w:rsidR="00410612" w:rsidRDefault="0060014E" w:rsidP="00095686">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Inspecteur de l’Education</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="0080177E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Nationale</w:t>
             </w:r>
             <w:r>
@@ -8507,138 +7776,138 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (pour le 1</w:t>
             </w:r>
             <w:r w:rsidRPr="003025E2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> degré)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00220EC3" w14:paraId="5DFDDC14" w14:textId="77777777" w:rsidTr="007243EB">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D34CD49" w14:textId="77777777" w:rsidR="00220EC3" w:rsidRPr="0080177E" w:rsidRDefault="00220EC3" w:rsidP="00095686">
+          <w:p w14:paraId="5D34CD49" w14:textId="77777777" w:rsidR="00220EC3" w:rsidRPr="0080177E" w:rsidRDefault="000034A2" w:rsidP="00095686">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3276" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DB44B9A" w14:textId="77777777" w:rsidR="00220EC3" w:rsidRPr="0080177E" w:rsidRDefault="00220EC3" w:rsidP="00095686">
+          <w:p w14:paraId="4DB44B9A" w14:textId="77777777" w:rsidR="00220EC3" w:rsidRPr="0080177E" w:rsidRDefault="000034A2" w:rsidP="00095686">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3655" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18C523DF" w14:textId="77777777" w:rsidR="00220EC3" w:rsidRPr="0080177E" w:rsidRDefault="00220EC3" w:rsidP="00095686">
+          <w:p w14:paraId="18C523DF" w14:textId="77777777" w:rsidR="00220EC3" w:rsidRPr="0080177E" w:rsidRDefault="000034A2" w:rsidP="00095686">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009F016A" w14:paraId="6AE1CD17" w14:textId="77777777" w:rsidTr="007243EB">
         <w:trPr>
           <w:trHeight w:val="3642"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:alias w:val="Signature"/>
             <w:tag w:val="Signature"/>
             <w:id w:val="-774240510"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3276" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="6EF0E2B3" w14:textId="77777777" w:rsidR="009F016A" w:rsidRPr="0080177E" w:rsidRDefault="00220EC3" w:rsidP="00220EC3">
+              <w:p w14:paraId="6EF0E2B3" w14:textId="77777777" w:rsidR="009F016A" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00220EC3">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:noProof/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17A8A101" wp14:editId="3B355857">
                       <wp:extent cx="1270000" cy="1270000"/>
                       <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
                       <wp:docPr id="8" name="Image 7"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="0" name="Picture 7"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId65">
+                              <a:blip r:embed="rId13">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1270000" cy="1270000"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
@@ -8646,81 +7915,81 @@
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:alias w:val="Signature"/>
             <w:tag w:val="Signature"/>
             <w:id w:val="876898159"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3276" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="2A35DB66" w14:textId="77777777" w:rsidR="009F016A" w:rsidRPr="0080177E" w:rsidRDefault="00220EC3" w:rsidP="00220EC3">
+              <w:p w14:paraId="2A35DB66" w14:textId="77777777" w:rsidR="009F016A" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00220EC3">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:noProof/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="088AC532" wp14:editId="4EBBBC7F">
                       <wp:extent cx="1270000" cy="1270000"/>
                       <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
                       <wp:docPr id="9" name="Image 8"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="0" name="Picture 8"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId65">
+                              <a:blip r:embed="rId13">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1270000" cy="1270000"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
@@ -8728,351 +7997,334 @@
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:alias w:val="Signature"/>
             <w:tag w:val="Signature"/>
             <w:id w:val="1545488663"/>
             <w:showingPlcHdr/>
             <w:picture/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="3655" w:type="dxa"/>
               </w:tcPr>
-              <w:p w14:paraId="6F2EA0F5" w14:textId="77777777" w:rsidR="009F016A" w:rsidRPr="0080177E" w:rsidRDefault="00220EC3" w:rsidP="00220EC3">
+              <w:p w14:paraId="6F2EA0F5" w14:textId="77777777" w:rsidR="009F016A" w:rsidRPr="0080177E" w:rsidRDefault="0060014E" w:rsidP="00220EC3">
                 <w:pPr>
                   <w:jc w:val="center"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:noProof/>
                   </w:rPr>
                   <w:drawing>
                     <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="133B29DC" wp14:editId="5FC1889A">
                       <wp:extent cx="1270000" cy="1270000"/>
                       <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
                       <wp:docPr id="10" name="Image 9"/>
                       <wp:cNvGraphicFramePr>
                         <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                       </wp:cNvGraphicFramePr>
                       <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                           <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                             <pic:nvPicPr>
                               <pic:cNvPr id="0" name="Picture 9"/>
                               <pic:cNvPicPr>
                                 <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                               </pic:cNvPicPr>
                             </pic:nvPicPr>
                             <pic:blipFill>
-                              <a:blip r:embed="rId65">
+                              <a:blip r:embed="rId13">
                                 <a:extLst>
                                   <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                     <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                                   </a:ext>
                                 </a:extLst>
                               </a:blip>
                               <a:srcRect/>
                               <a:stretch>
                                 <a:fillRect/>
                               </a:stretch>
                             </pic:blipFill>
                             <pic:spPr bwMode="auto">
                               <a:xfrm>
                                 <a:off x="0" y="0"/>
                                 <a:ext cx="1270000" cy="1270000"/>
                               </a:xfrm>
                               <a:prstGeom prst="rect">
                                 <a:avLst/>
                               </a:prstGeom>
                               <a:noFill/>
                               <a:ln>
                                 <a:noFill/>
                               </a:ln>
                             </pic:spPr>
                           </pic:pic>
                         </a:graphicData>
                       </a:graphic>
                     </wp:inline>
                   </w:drawing>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28E30AFE" w14:textId="6AF90888" w:rsidR="00E95566" w:rsidRPr="007243EB" w:rsidRDefault="007243EB" w:rsidP="007243EB">
+    <w:p w14:paraId="28E30AFE" w14:textId="6AF90888" w:rsidR="00E95566" w:rsidRPr="007243EB" w:rsidRDefault="0060014E" w:rsidP="007243EB">
       <w:pPr>
         <w:spacing w:before="1200"/>
         <w:ind w:left="272" w:right="57"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00A27AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>’acceptation écrite de l’établissement partenaire et son descriptif</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00A27AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>peut être joint à ce formulaire</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> ainsi que le </w:t>
       </w:r>
-      <w:r w:rsidR="001D2817" w:rsidRPr="00A27AB7">
+      <w:r w:rsidRPr="00A27AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>descriptif détaillé du projet pédagogique envisagé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="453421AD" w14:textId="77777777" w:rsidR="00A27AB7" w:rsidRPr="00A27AB7" w:rsidRDefault="00A27AB7" w:rsidP="00DD501F">
+    <w:p w14:paraId="453421AD" w14:textId="77777777" w:rsidR="00A27AB7" w:rsidRPr="00A27AB7" w:rsidRDefault="0060014E" w:rsidP="00DD501F">
       <w:pPr>
         <w:spacing w:before="1200"/>
         <w:ind w:left="272" w:right="57"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
         <w:t>Ce formulaire dûment rempli et signé doit être envoyé à la DAREIC par mail.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D438901" w14:textId="77777777" w:rsidR="00B36DDA" w:rsidRPr="00A27AB7" w:rsidRDefault="00B36DDA" w:rsidP="00704171">
+    <w:p w14:paraId="2D438901" w14:textId="77777777" w:rsidR="00B36DDA" w:rsidRPr="00A27AB7" w:rsidRDefault="000034A2" w:rsidP="00704171">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36FBDCE2" w14:textId="68946481" w:rsidR="0002662A" w:rsidRPr="00A27AB7" w:rsidRDefault="003327A1" w:rsidP="00704171">
+    <w:p w14:paraId="36FBDCE2" w14:textId="68946481" w:rsidR="0002662A" w:rsidRPr="00A27AB7" w:rsidRDefault="000034A2" w:rsidP="00704171">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId66" w:history="1">
-        <w:r w:rsidR="0002662A" w:rsidRPr="00A27AB7">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="0060014E" w:rsidRPr="00A27AB7">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:b/>
             <w:color w:val="002060"/>
           </w:rPr>
           <w:t>ce.dareic@ac-versailles.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="1223F6AA" w14:textId="77777777" w:rsidR="0002662A" w:rsidRPr="00A27AB7" w:rsidRDefault="0002662A" w:rsidP="00704171">
+    <w:p w14:paraId="1223F6AA" w14:textId="77777777" w:rsidR="0002662A" w:rsidRPr="00A27AB7" w:rsidRDefault="000034A2" w:rsidP="00704171">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29296EBE" w14:textId="331A3E37" w:rsidR="00F377EB" w:rsidRPr="00A27AB7" w:rsidRDefault="00704171" w:rsidP="00704171">
+    <w:p w14:paraId="29296EBE" w14:textId="331A3E37" w:rsidR="00F377EB" w:rsidRPr="00A27AB7" w:rsidRDefault="0060014E" w:rsidP="00704171">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="7938"/>
         </w:tabs>
         <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A27AB7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="002060"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rectorat de Versailles, 3 </w:t>
-[...15 lines deleted...]
-        <w:t>oulevard de Lesseps, 78017 Versailles Cedex</w:t>
+        <w:t>Rectorat de Versailles, 3 boulevard de Lesseps, 78017 Versailles Cedex</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F377EB" w:rsidRPr="00A27AB7" w:rsidSect="000215D9">
-      <w:footerReference w:type="even" r:id="rId67"/>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="992" w:right="1418" w:bottom="1418" w:left="1418" w:header="567" w:footer="284" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2055499A" w14:textId="77777777" w:rsidR="008F25A7" w:rsidRDefault="008F25A7">
+    <w:p w14:paraId="7901487B" w14:textId="77777777" w:rsidR="00B31DD1" w:rsidRDefault="0060014E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18CF0DE8" w14:textId="77777777" w:rsidR="008F25A7" w:rsidRDefault="008F25A7">
+    <w:p w14:paraId="0BA6D5F9" w14:textId="77777777" w:rsidR="00B31DD1" w:rsidRDefault="0060014E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Modern">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -9091,139 +8343,139 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
-  <w:p w14:paraId="4511512C" w14:textId="77777777" w:rsidR="008F25A7" w:rsidRDefault="008F25A7">
+  <w:p w14:paraId="4511512C" w14:textId="77777777" w:rsidR="008F25A7" w:rsidRDefault="0060014E">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numrodepage"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4463DBFA" w14:textId="77777777" w:rsidR="008F25A7" w:rsidRDefault="008F25A7">
+  <w:p w14:paraId="4463DBFA" w14:textId="77777777" w:rsidR="008F25A7" w:rsidRDefault="000034A2">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1759172063"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w14:paraId="43B98FB2" w14:textId="77777777" w:rsidR="008F25A7" w:rsidRDefault="008F25A7">
+      <w:p w14:paraId="43B98FB2" w14:textId="77777777" w:rsidR="008F25A7" w:rsidRDefault="0060014E">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
           <w:t>2</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w14:paraId="40CA8604" w14:textId="77777777" w:rsidR="008F25A7" w:rsidRPr="005B778D" w:rsidRDefault="008F25A7" w:rsidP="005B778D">
+  <w:p w14:paraId="40CA8604" w14:textId="77777777" w:rsidR="008F25A7" w:rsidRPr="005B778D" w:rsidRDefault="000034A2" w:rsidP="005B778D">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4CDCBD98" w14:textId="77777777" w:rsidR="008F25A7" w:rsidRDefault="008F25A7">
+    <w:p w14:paraId="0DB13C33" w14:textId="77777777" w:rsidR="00B31DD1" w:rsidRDefault="0060014E">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="179CF225" w14:textId="77777777" w:rsidR="008F25A7" w:rsidRDefault="008F25A7">
+    <w:p w14:paraId="269BC55B" w14:textId="77777777" w:rsidR="00B31DD1" w:rsidRDefault="0060014E">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="02227FFD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EF505E86"/>
     <w:lvl w:ilvl="0" w:tplc="040C0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -12523,1537 +11775,105 @@
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="44">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="45">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="48">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="49">
     <w:abstractNumId w:val="23"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="118"/>
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="709"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:grammar="clean"/>
+  <w:formsDesign/>
+  <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
-  <w:displayHorizontalDrawingGridEvery w:val="0"/>
-[...3 lines deleted...]
-  <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...3 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
-[...4 lines deleted...]
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00220B7A"/>
-[...1421 lines deleted...]
-    <w:rsid w:val="00FF759D"/>
+    <w:rsidRoot w:val="00FF5866"/>
+    <w:rsid w:val="000034A2"/>
+    <w:rsid w:val="0060014E"/>
+    <w:rsid w:val="006751C6"/>
+    <w:rsid w:val="008D11C2"/>
+    <w:rsid w:val="00AC2905"/>
+    <w:rsid w:val="00B31DD1"/>
+    <w:rsid w:val="00CB0640"/>
+    <w:rsid w:val="00FF5866"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="51201">
-[...1 lines deleted...]
-    </o:shapedefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1071"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="38E00FA3"/>
-  <w15:docId w15:val="{DE527BFD-CBAF-4421-BCFD-CFF673CBD3FA}"/>
+  <w14:docId w14:val="6776C07A"/>
+  <w15:docId w15:val="{1AAEC340-8424-4FB3-8AF1-5CA41A55826B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -15048,1520 +12868,2320 @@
     <w:rsid w:val="00BB4283"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="1"/>
     <w:rsid w:val="00697344"/>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX12.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX8.xml"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX22.xml"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX26.xml"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX39.xml"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX5.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.wmf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX10.xml"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX15.xml"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX18.xml"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX21.xml"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX24.xml"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX32.xml"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX35.xml"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.dareic@ac-versailles.fr" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.wmf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX7.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.wmf"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX9.xml"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.wmf"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX14.xml"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.wmf"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX23.xml"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX27.xml"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX34.xml"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX40.xml"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX30.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.wmf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX6.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX11.xml"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.wmf"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX19.xml"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX25.xml"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX36.xml"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.wmf"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.wmf"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX33.xml"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX38.xml"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX4.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.wmf"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX13.xml"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX17.xml"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX28.xml"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.wmf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.wmf"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.wmf"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX31.xml"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX37.xml"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.wmf"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX20.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX16.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX29.xml"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.wmf"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/control" Target="activeX/activeX1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.wmf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ce.dareic@ac-versailles.fr" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX1.bin"/></Relationships>
 </file>
 
-<file path=word/activeX/_rels/activeX10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...38 lines deleted...]
-
 <file path=word/activeX/_rels/activeX2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX2.bin"/></Relationships>
-</file>
-[...38 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX29.bin"/></Relationships>
 </file>
 
 <file path=word/activeX/_rels/activeX3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2006/relationships/activeXControlBinary" Target="activeX3.bin"/></Relationships>
 </file>
 
-<file path=word/activeX/_rels/activeX30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...66 lines deleted...]
-
 <file path=word/activeX/activeX1.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D10-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
-[...38 lines deleted...]
-<file path=word/activeX/activeX19.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D10-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
 </file>
 
 <file path=word/activeX/activeX2.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D10-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
 </file>
 
-<file path=word/activeX/activeX20.xml><?xml version="1.0" encoding="utf-8"?>
-[...38 lines deleted...]
-
 <file path=word/activeX/activeX3.xml><?xml version="1.0" encoding="utf-8"?>
-<ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D10-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
-[...66 lines deleted...]
-<file path=word/activeX/activeX9.xml><?xml version="1.0" encoding="utf-8"?>
 <ax:ocx xmlns:ax="http://schemas.microsoft.com/office/2006/activeX" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" ax:classid="{8BD21D10-EC42-11CE-9E0D-00AA006002F3}" ax:persistence="persistStorage" r:id="rId1"/>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C6C60EB2705646168DFA4C6CFA8089FB"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{05D13D45-3216-47BB-826A-FFF26D54C12B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00C8565F" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="00C8565F" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="C6C60EB2705646168DFA4C6CFA8089FB11"/>
+            <w:pStyle w:val="C6C60EB2705646168DFA4C6CFA8089FB1"/>
           </w:pPr>
           <w:r w:rsidRPr="0024367C">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:t>Cliquez pour entrer une date.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E9151AE992714786AC4B6AB31069B8C4"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5D40FF43-C125-4B59-A638-F6ABE9847102}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F63D9C" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="00F63D9C" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="E9151AE992714786AC4B6AB31069B8C411"/>
+            <w:pStyle w:val="E9151AE992714786AC4B6AB31069B8C41"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CB4D3D8C83654453947A2DA50388E2F2"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FF989790-5853-4965-B5A2-64196A97ECEE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00F63D9C" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="00F63D9C" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="CB4D3D8C83654453947A2DA50388E2F211"/>
+            <w:pStyle w:val="CB4D3D8C83654453947A2DA50388E2F21"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4D072F001C314A5E81D818386E7479A4"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{8D8F3AEF-B124-40D9-8EB4-EF53CABBEC17}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009C111D" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="009C111D" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="4D072F001C314A5E81D818386E7479A411"/>
+            <w:pStyle w:val="4D072F001C314A5E81D818386E7479A41"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E3ED6FC2705744AB8D8021F7BA24BF50"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{B024C666-8CB3-44D0-8AD4-E6AEC5FCE6A6}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="009C111D" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="009C111D" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="E3ED6FC2705744AB8D8021F7BA24BF5011"/>
+            <w:pStyle w:val="E3ED6FC2705744AB8D8021F7BA24BF501"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="EBE106BA96834700917ACB7F787DD910"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{135972CD-DEDC-45B9-A195-5CF56814FBB2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00675BC0" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="00675BC0" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="EBE106BA96834700917ACB7F787DD91011"/>
+            <w:pStyle w:val="EBE106BA96834700917ACB7F787DD9101"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5157941482664872B631644DF9D937F8"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{08F26EC8-AF46-4E3A-AE8A-4912BD484670}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00675BC0" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="00675BC0" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="5157941482664872B631644DF9D937F811"/>
+            <w:pStyle w:val="5157941482664872B631644DF9D937F81"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DBA1EC7EB5804DD7947635D8C17E2AD9"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3B37D0AC-AB77-488B-8DBA-7EC70857A601}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0063262E" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="0063262E" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="DBA1EC7EB5804DD7947635D8C17E2AD911"/>
+            <w:pStyle w:val="DBA1EC7EB5804DD7947635D8C17E2AD91"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A26C559B417440F4B9A643213760C7D3"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{37364F3B-2CDB-44CA-AAF6-05E79B6F6E7A}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0063262E" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="0063262E" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="A26C559B417440F4B9A643213760C7D311"/>
+            <w:pStyle w:val="A26C559B417440F4B9A643213760C7D31"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="C73D2AB609E34F8EBB5BB1FBE8E8EC2C"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CC8A987B-B1B4-40C0-BF9D-1F58199E2449}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0063262E" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="0063262E" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="C73D2AB609E34F8EBB5BB1FBE8E8EC2C11"/>
+            <w:pStyle w:val="C73D2AB609E34F8EBB5BB1FBE8E8EC2C1"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0DBEAC8866D14DACADF153A751E7C783"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{078B48B6-8507-4DF4-982E-1726DC79B2C8}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A96922" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="00A96922" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="0DBEAC8866D14DACADF153A751E7C78311"/>
+            <w:pStyle w:val="0DBEAC8866D14DACADF153A751E7C7831"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2A90F14900B64541B7EA6B2D453E1C9F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E0E41DEE-D290-493B-B5D6-5BB3ADE0FBA1}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A96922" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="00A96922" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="2A90F14900B64541B7EA6B2D453E1C9F11"/>
+            <w:pStyle w:val="2A90F14900B64541B7EA6B2D453E1C9F1"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4583F52A69F344B28D2982456034B571"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{17C47D75-A759-4D85-84E8-CA94F8629EBE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A96922" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="00A96922" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="4583F52A69F344B28D2982456034B57111"/>
+            <w:pStyle w:val="4583F52A69F344B28D2982456034B5711"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="9C63DB0AE896480EAB6CC491ED45998F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{CFCA4476-069B-4990-9B92-12FE277D3D28}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A96922" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="00A96922" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="9C63DB0AE896480EAB6CC491ED45998F11"/>
+            <w:pStyle w:val="9C63DB0AE896480EAB6CC491ED45998F1"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3EF89E6CEA98402AB50DA6ED94B8B7EC"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{96962F3A-C0D4-4713-AE19-082C654B34C4}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A96922" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="00A96922" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="3EF89E6CEA98402AB50DA6ED94B8B7EC11"/>
+            <w:pStyle w:val="3EF89E6CEA98402AB50DA6ED94B8B7EC1"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="659C42454F924C01AC9D86D849EC27F7"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{D201143E-BB58-4538-A5D5-76D230E51F6D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A96922" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="00A96922" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="659C42454F924C01AC9D86D849EC27F711"/>
+            <w:pStyle w:val="659C42454F924C01AC9D86D849EC27F71"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="4FEA4431079F43CDBA6D7AC507AF66D5"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{A6450F7A-73EC-4E8F-B369-9EFEAE1CFC01}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00A96922" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="00A96922" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="4FEA4431079F43CDBA6D7AC507AF66D511"/>
+            <w:pStyle w:val="4FEA4431079F43CDBA6D7AC507AF66D51"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DCA8A5158D94485DA13FB2E8353BAA41"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BBC2B9A7-C781-4ACA-9308-86805F8CD3F2}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="007B2F6E" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="007B2F6E" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="DCA8A5158D94485DA13FB2E8353BAA4111"/>
+            <w:pStyle w:val="DCA8A5158D94485DA13FB2E8353BAA411"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7C73B20A3EC64F5689E44494E40C7B33"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4D563A85-22CC-43B7-AF79-BAF6DB32F3C0}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002C268E" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="002C268E" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="7C73B20A3EC64F5689E44494E40C7B3311"/>
+            <w:pStyle w:val="7C73B20A3EC64F5689E44494E40C7B331"/>
           </w:pPr>
           <w:r w:rsidRPr="00E84439">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
-            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+            <w:t>Cliquez</w:t>
           </w:r>
-        </w:p>
-[...21 lines deleted...]
-          </w:pPr>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t xml:space="preserve"> </w:t>
+          </w:r>
           <w:r w:rsidRPr="00E84439">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
-            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+            <w:t>ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0118BBBB46524EC584560F39DC778BAE"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{FFDA4A1A-50D3-40E7-A3A4-7E8A194B8FBE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002C268E" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="002C268E" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="0118BBBB46524EC584560F39DC778BAE11"/>
+            <w:pStyle w:val="0118BBBB46524EC584560F39DC778BAE1"/>
           </w:pPr>
           <w:r w:rsidRPr="00E84439">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
-            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="40B32AD572BF4967821FACD24FC13649"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{2886B058-15B4-42A2-92F1-07440A1A1F0E}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002C268E" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="002C268E" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="40B32AD572BF4967821FACD24FC1364911"/>
+            <w:pStyle w:val="40B32AD572BF4967821FACD24FC136491"/>
           </w:pPr>
           <w:r w:rsidRPr="00E84439">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
-            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+            <w:t xml:space="preserve">Cliquez </w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>ic</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>i pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2F7D328751AD40FFBB170C3C2C42CCC5"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6DE044FA-35CF-41CA-9705-857D70FBC9E5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="002C268E" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="002C268E" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="2F7D328751AD40FFBB170C3C2C42CCC511"/>
+            <w:pStyle w:val="2F7D328751AD40FFBB170C3C2C42CCC51"/>
           </w:pPr>
           <w:r w:rsidRPr="00E84439">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
-            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
-[...28 lines deleted...]
-            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="6696DECA20B84727BE0D0F0D6F4B3543"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{44C7DE39-F94D-47DA-A06C-92C1A3C15D5C}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="008E05C2" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="008E05C2" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="6696DECA20B84727BE0D0F0D6F4B354311"/>
+            <w:pStyle w:val="6696DECA20B84727BE0D0F0D6F4B35431"/>
           </w:pPr>
           <w:r w:rsidRPr="00CE4018">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
-          </w:r>
-[...27 lines deleted...]
-            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="8E77CFE8E17D4362ACEFC9E15AE92292"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{378215BF-16E3-4652-8416-79BBF98D608B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0010143E" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="0010143E" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="8E77CFE8E17D4362ACEFC9E15AE9229210"/>
+            <w:pStyle w:val="8E77CFE8E17D4362ACEFC9E15AE922921"/>
           </w:pPr>
           <w:r w:rsidRPr="00E84439">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
-            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="73E42EAAB3C0464A820156BD8AF51CE4"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F26686EE-941D-41ED-B32E-8DDEB4A2E9C7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="0010143E" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="0010143E" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="73E42EAAB3C0464A820156BD8AF51CE410"/>
+            <w:pStyle w:val="73E42EAAB3C0464A820156BD8AF51CE41"/>
           </w:pPr>
           <w:r w:rsidRPr="00E84439">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="3CF16F3B16AC437B84488F1698485B86"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{6B76A458-3E62-4793-B243-A83AF0BB1BFC}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="00443D08" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="3CF16F3B16AC437B84488F1698485B867"/>
+            <w:pStyle w:val="3CF16F3B16AC437B84488F1698485B861"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="7DF470E093B242258A431EA9DE57222F"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9ABA4CA4-2BAB-4042-8384-EE0544552789}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="00443D08" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
-            <w:pStyle w:val="7DF470E093B242258A431EA9DE57222F6"/>
+            <w:pStyle w:val="7DF470E093B242258A431EA9DE57222F1"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
-          </w:r>
-[...143 lines deleted...]
-            <w:t>Cliquez ou appuyez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5CCD22397BEC472D913DD42EA8206738"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{729F3333-8B9A-48C2-B006-16220E317AD7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="00443D08" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
             <w:pStyle w:val="5CCD22397BEC472D913DD42EA82067381"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="5D6DEDC9942742C998444F24D680B925"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E03A9BCA-11EE-4231-930D-3903F2CE3D32}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00000000" w:rsidRDefault="00AD2A9E" w:rsidP="00AD2A9E">
+        <w:p w:rsidR="00443D08" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
           <w:pPr>
             <w:pStyle w:val="5D6DEDC9942742C998444F24D680B9251"/>
           </w:pPr>
           <w:r w:rsidRPr="002D0ECB">
             <w:rPr>
               <w:rStyle w:val="Textedelespacerserv"/>
             </w:rPr>
             <w:t>Choisissez un élément.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="A67B2133CD434D3E80BD781D306B35B6"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{43A8E38C-397E-4C44-9970-F586F4964595}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="A67B2133CD434D3E80BD781D306B35B6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B9825C2E168C4D96A50210ECE8BB72D1"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B3AC64E2-A8D2-4F3F-AA0D-A43E47B72E1A}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="B9825C2E168C4D96A50210ECE8BB72D1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="30A272335D24404E867601F15051CCF5"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5A9B36A3-2A7F-41FA-ADE7-3DB43337B8D6}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="30A272335D24404E867601F15051CCF5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1E38E2808A104D2F91EE1E8B7C9D8C6A"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{09701FF7-143B-4397-ABF2-4555D7BB7EC1}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="1E38E2808A104D2F91EE1E8B7C9D8C6A"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="093C24BD7510411492F084A5551CF2A7"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{80215B89-1305-4DC3-A0EF-8BCFBA02E534}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="093C24BD7510411492F084A5551CF2A7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BCB7416F373C4A5EA217AEF03987D9A0"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{633FB3A8-FB44-42E0-8713-A06700BD5A35}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="BCB7416F373C4A5EA217AEF03987D9A0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DCB836575F0B4072B576069471FB8CBB"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A0E81953-DCB3-464F-9407-77498A6F7EC9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="DCB836575F0B4072B576069471FB8CBB"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="44797BF6C2894AA59961FC75D889100B"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FFB9FA3D-AA4B-4229-BB33-BF490902A9E9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="44797BF6C2894AA59961FC75D889100B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="79EC9B16386D416CAD57C8BFAA0B84DC"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2847CE98-75C6-46F6-A7B4-0F12B8910063}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="79EC9B16386D416CAD57C8BFAA0B84DC"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B7C0404E1EAC4645AF1205FDF7736950"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{760D5B81-9DF1-45E9-B63A-B188D8C31716}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="B7C0404E1EAC4645AF1205FDF7736950"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DEDF645EA856428786D51A1ACE062997"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{543A0EBD-835D-49EB-AD8F-C47C6C439624}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="DEDF645EA856428786D51A1ACE062997"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="3AC3E53D34A049F285E42E7148DC9CCA"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5E4F4C7E-FF3C-48BE-8983-1C291B48AAA2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="3AC3E53D34A049F285E42E7148DC9CCA"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="66FC1ACFE5144A2383FB478D63A7F0F4"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1FB23839-F416-4BE6-896E-BE35AD56772B}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="66FC1ACFE5144A2383FB478D63A7F0F4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C7BFA5A5E35349C3BE8B0D29B15C2FB5"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7CC576EC-B0AF-43E6-A499-ACE0D9012240}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="C7BFA5A5E35349C3BE8B0D29B15C2FB5"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FB11D6A00DA344C18EF24314995D8B05"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{572326F5-1FDB-4D8D-AE51-B736A06BB576}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="FB11D6A00DA344C18EF24314995D8B05"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="748685B8EE0E448181CCF9C5A41D8EA7"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5CDD1FE2-0DFE-4F62-94D3-31FED87E5718}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="748685B8EE0E448181CCF9C5A41D8EA7"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8D0FBEBE8A614B2287D081FC905A86B1"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2AC47429-06AB-4918-BEE6-5FFF9AC3719E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="8D0FBEBE8A614B2287D081FC905A86B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="5E7975E0AFF849E5A0D6C869A6DE0BC6"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{E2FADDA4-94FC-4373-9D2A-55E283B3BE51}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="5E7975E0AFF849E5A0D6C869A6DE0BC6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="11093DC1B6404AC3987AB911F0014774"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A8CE5B3C-54F6-4B7B-9D57-7244C91ABE0E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="11093DC1B6404AC3987AB911F0014774"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4FA8DC5AD9724F87A9A3089BB62DC6B0"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{F649A806-4C05-4781-9184-451B9B477945}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="4FA8DC5AD9724F87A9A3089BB62DC6B0"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="595EB07BB64D47529E18776A96F09B22"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{ED9EEF16-6860-45E3-BB34-CB6C0217B369}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="595EB07BB64D47529E18776A96F09B22"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="E353E68060C84F1CACD657DB30519423"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7793B31E-5783-4565-80F0-2C26304C54C7}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="E353E68060C84F1CACD657DB30519423"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DE297352F93B4889A032C8D9A07AA84D"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{110F2685-3843-4D90-89C7-C3E222BFA349}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="DE297352F93B4889A032C8D9A07AA84D"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="092C414E66D7456B8352D1A694A5F471"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{2DCA1930-B95C-40F3-A30E-29B8538676CC}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="092C414E66D7456B8352D1A694A5F471"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2DF1315AC50648788A69A6D11D97E2F1"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{76DAF884-BB7D-4A4D-95DE-6385FE7BD0B8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="2DF1315AC50648788A69A6D11D97E2F1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="51DE86160474404A8A396729A7BA860E"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FE5131FD-A7D5-4B47-9E4D-C9577ED5DCA9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="51DE86160474404A8A396729A7BA860E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="FE84798E04814EC8B9F1851D17CAC882"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BF46EDFF-1C79-4168-A6CA-3612A3714A2C}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="FE84798E04814EC8B9F1851D17CAC882"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F900FECD08444CEC99F8AF49F381336E"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B60DB7BD-072C-4F61-99F2-68772000A9C2}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="F900FECD08444CEC99F8AF49F381336E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="90023C74523F44F78CEBC128626DE4F6"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{1C83785F-C199-4784-8FAA-F98E18264C08}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="90023C74523F44F78CEBC128626DE4F6"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0078B129E89B4D1EA5517FAE54E422A1"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{18861806-7749-49F6-A636-BC7D4C14A454}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="0078B129E89B4D1EA5517FAE54E422A1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="BB2BD73C67204A8A838481E386332E78"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9182038C-2857-4189-B8FD-B84D92A047BD}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="BB2BD73C67204A8A838481E386332E78"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="F40CD39016DA41C3B3D0B60EFCFD43FD"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{7CF05A1C-3586-44A1-BF61-71F20B85736F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="F40CD39016DA41C3B3D0B60EFCFD43FD"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DFFB7E7A1AF94089A4B5A1C538C391E4"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8E1BC6A7-EBA3-4D30-BE03-85F5BF3B743E}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="DFFB7E7A1AF94089A4B5A1C538C391E4"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="8D955E0BF2364A409E1F808378F7D28E"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{A38AF1B2-0090-47F2-AD6B-30A6B1767D5D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="8D955E0BF2364A409E1F808378F7D28E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="B3BB8FD022274338807EFD5BC0055CED"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0C63CD8B-D43C-4A7A-8C54-0AF1406DA650}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="B3BB8FD022274338807EFD5BC0055CED"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="675FD2449DFB49FD8B34ADF8A1978E58"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{D32A3F23-D8E6-44D5-BCAA-D9A25897A546}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="675FD2449DFB49FD8B34ADF8A1978E58"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DD267F88E6564A36AE7F36D0967647FE"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{FD9BA219-F291-4988-A72B-6A76513C7900}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00842059" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="DD267F88E6564A36AE7F36D0967647FE"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4AA8E64B2AAF4F308DC38033C963A0E3"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{C5E9440C-B814-4343-8DD0-A6CBA23E5027}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B858B3" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="4AA8E64B2AAF4F308DC38033C963A0E31"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="574EC7E177BB45FB823745164594F234"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B5BAEC1A-EF85-41B2-B4E2-AC04B506F4E5}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B858B3" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="574EC7E177BB45FB823745164594F2341"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="0317EC523E64468D9CE4CA11C831AE3B"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{BC14F9D2-8C5D-45E2-B24A-585C23A504E8}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B858B3" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="0317EC523E64468D9CE4CA11C831AE3B1"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="57506F7F4D9544DEB85EEECD5884A9F4"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{AF5DB152-5E0F-40B2-8D38-0EFE28BA2F68}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B858B3" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="57506F7F4D9544DEB85EEECD5884A9F41"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="4BF96D88D39B4BDE863B09A970275254"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{5161B1C2-1CD3-4843-93D1-0E1E9069D1C4}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B858B3" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="4BF96D88D39B4BDE863B09A9702752541"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C3A4621BF8E149148E8BB1CDAD5674B7"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{8946CAA8-B966-432C-A0D5-C26B8D8C2E9D}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B858B3" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="C3A4621BF8E149148E8BB1CDAD5674B71"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="16017FD6A6CE4C33939D94C95FD4D5A1"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{31E8AD5F-CDA6-4063-8198-6F459575D5CA}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00B858B3" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="16017FD6A6CE4C33939D94C95FD4D5A11"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="9A743F8B026348DBAA5AAA79A4908E9E"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{0DAD154C-8B31-47EC-BDEC-13AEB84CDDD0}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="9A743F8B026348DBAA5AAA79A4908E9E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="08468B43F0094A8E84B2F5AAD484DD22"/>
+        <w:category>
+          <w:name w:val="Général"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{B5A01D09-DDA9-4A50-9D9C-DAB5074A7FFF}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00000000" w:rsidRDefault="00B858B3" w:rsidP="00B858B3">
+          <w:pPr>
+            <w:pStyle w:val="08468B43F0094A8E84B2F5AAD484DD22"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00E84439">
+            <w:rPr>
+              <w:rStyle w:val="Textedelespacerserv"/>
+            </w:rPr>
+            <w:t>Cliquez ici pour entrer du texte.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Modern">
-    <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -16588,91 +15208,96 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:view w:val="normal"/>
+  <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003475B9"/>
     <w:rsid w:val="00014B65"/>
     <w:rsid w:val="000204CA"/>
     <w:rsid w:val="0010143E"/>
     <w:rsid w:val="00205B99"/>
+    <w:rsid w:val="00290750"/>
     <w:rsid w:val="002C268E"/>
     <w:rsid w:val="0030780F"/>
     <w:rsid w:val="003475B9"/>
+    <w:rsid w:val="00443D08"/>
     <w:rsid w:val="004D415D"/>
     <w:rsid w:val="00585A34"/>
     <w:rsid w:val="00602D2C"/>
     <w:rsid w:val="0063262E"/>
     <w:rsid w:val="00675BC0"/>
     <w:rsid w:val="00780778"/>
     <w:rsid w:val="007B2F6E"/>
     <w:rsid w:val="00806226"/>
+    <w:rsid w:val="00842059"/>
     <w:rsid w:val="00897D72"/>
     <w:rsid w:val="008E05C2"/>
     <w:rsid w:val="008E1D75"/>
     <w:rsid w:val="00932365"/>
     <w:rsid w:val="009526C8"/>
     <w:rsid w:val="009C111D"/>
     <w:rsid w:val="00A20A16"/>
     <w:rsid w:val="00A52365"/>
     <w:rsid w:val="00A647A3"/>
     <w:rsid w:val="00A96922"/>
     <w:rsid w:val="00AD2A9E"/>
     <w:rsid w:val="00B037CB"/>
+    <w:rsid w:val="00B858B3"/>
     <w:rsid w:val="00C8565F"/>
     <w:rsid w:val="00CC1CD2"/>
     <w:rsid w:val="00CE5D60"/>
     <w:rsid w:val="00DF624C"/>
     <w:rsid w:val="00EC21DF"/>
     <w:rsid w:val="00F63D9C"/>
     <w:rsid w:val="00F740E1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
@@ -17089,5566 +15714,954 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Textedelespacerserv">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00AD2A9E"/>
+    <w:rsid w:val="00B858B3"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EBE106BA96834700917ACB7F787DD910">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9A743F8B026348DBAA5AAA79A4908E9E">
+    <w:name w:val="9A743F8B026348DBAA5AAA79A4908E9E"/>
+    <w:rsid w:val="00B858B3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="08468B43F0094A8E84B2F5AAD484DD22">
+    <w:name w:val="08468B43F0094A8E84B2F5AAD484DD22"/>
+    <w:rsid w:val="00B858B3"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A67B2133CD434D3E80BD781D306B35B6">
+    <w:name w:val="A67B2133CD434D3E80BD781D306B35B6"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5157941482664872B631644DF9D937F8">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B9825C2E168C4D96A50210ECE8BB72D1">
+    <w:name w:val="B9825C2E168C4D96A50210ECE8BB72D1"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C17726DF721F418787E4DFC75BA4FB93">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="30A272335D24404E867601F15051CCF5">
+    <w:name w:val="30A272335D24404E867601F15051CCF5"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B8BD15947CA94E4990AB7498B429A336">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="093C24BD7510411492F084A5551CF2A7">
+    <w:name w:val="093C24BD7510411492F084A5551CF2A7"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0DAB626F597B4DCF97193460CB7D9716">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1E38E2808A104D2F91EE1E8B7C9D8C6A">
+    <w:name w:val="1E38E2808A104D2F91EE1E8B7C9D8C6A"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EB916F949FFD4649B5626A2E9BDEE0FB">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BCB7416F373C4A5EA217AEF03987D9A0">
+    <w:name w:val="BCB7416F373C4A5EA217AEF03987D9A0"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C82A3DA70DE2418895CB5CC133223A81">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DCB836575F0B4072B576069471FB8CBB">
+    <w:name w:val="DCB836575F0B4072B576069471FB8CBB"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D39E665F0EB54DB8A0E46D0D3DA00C9C">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B7C0404E1EAC4645AF1205FDF7736950">
+    <w:name w:val="B7C0404E1EAC4645AF1205FDF7736950"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B8015894D6DA435FA8C4499E250372A5">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="44797BF6C2894AA59961FC75D889100B">
+    <w:name w:val="44797BF6C2894AA59961FC75D889100B"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C74CD44C9C0F4329802CDF3836716D58">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DEDF645EA856428786D51A1ACE062997">
+    <w:name w:val="DEDF645EA856428786D51A1ACE062997"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6696DECA20B84727BE0D0F0D6F4B3543">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="79EC9B16386D416CAD57C8BFAA0B84DC">
+    <w:name w:val="79EC9B16386D416CAD57C8BFAA0B84DC"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D072F001C314A5E81D818386E7479A4">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3AC3E53D34A049F285E42E7148DC9CCA">
+    <w:name w:val="3AC3E53D34A049F285E42E7148DC9CCA"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="93438E1FB69E4F7A8BDBAF55C6E5CD4B">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="66FC1ACFE5144A2383FB478D63A7F0F4">
+    <w:name w:val="66FC1ACFE5144A2383FB478D63A7F0F4"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DCA8A5158D94485DA13FB2E8353BAA41">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C7BFA5A5E35349C3BE8B0D29B15C2FB5">
+    <w:name w:val="C7BFA5A5E35349C3BE8B0D29B15C2FB5"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DBA1EC7EB5804DD7947635D8C17E2AD9">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EBE106BA96834700917ACB7F787DD9101">
+    <w:name w:val="EBE106BA96834700917ACB7F787DD9101"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0DBEAC8866D14DACADF153A751E7C783">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FB11D6A00DA344C18EF24314995D8B05">
+    <w:name w:val="FB11D6A00DA344C18EF24314995D8B05"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A90F14900B64541B7EA6B2D453E1C9F">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="748685B8EE0E448181CCF9C5A41D8EA7">
+    <w:name w:val="748685B8EE0E448181CCF9C5A41D8EA7"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4583F52A69F344B28D2982456034B571">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D0FBEBE8A614B2287D081FC905A86B1">
+    <w:name w:val="8D0FBEBE8A614B2287D081FC905A86B1"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C63DB0AE896480EAB6CC491ED45998F">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5E7975E0AFF849E5A0D6C869A6DE0BC6">
+    <w:name w:val="5E7975E0AFF849E5A0D6C869A6DE0BC6"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EF89E6CEA98402AB50DA6ED94B8B7EC">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="11093DC1B6404AC3987AB911F0014774">
+    <w:name w:val="11093DC1B6404AC3987AB911F0014774"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="659C42454F924C01AC9D86D849EC27F7">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4FA8DC5AD9724F87A9A3089BB62DC6B0">
+    <w:name w:val="4FA8DC5AD9724F87A9A3089BB62DC6B0"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4FEA4431079F43CDBA6D7AC507AF66D5">
-[...213 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="595EB07BB64D47529E18776A96F09B22">
+    <w:name w:val="595EB07BB64D47529E18776A96F09B22"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5157941482664872B631644DF9D937F81">
     <w:name w:val="5157941482664872B631644DF9D937F81"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C17726DF721F418787E4DFC75BA4FB931">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4AA8E64B2AAF4F308DC38033C963A0E31">
+    <w:name w:val="4AA8E64B2AAF4F308DC38033C963A0E31"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B8BD15947CA94E4990AB7498B429A3361">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="574EC7E177BB45FB823745164594F2341">
+    <w:name w:val="574EC7E177BB45FB823745164594F2341"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0DAB626F597B4DCF97193460CB7D97161">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3CF16F3B16AC437B84488F1698485B861">
+    <w:name w:val="3CF16F3B16AC437B84488F1698485B861"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="EB916F949FFD4649B5626A2E9BDEE0FB1">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0317EC523E64468D9CE4CA11C831AE3B1">
+    <w:name w:val="0317EC523E64468D9CE4CA11C831AE3B1"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C82A3DA70DE2418895CB5CC133223A811">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="57506F7F4D9544DEB85EEECD5884A9F41">
+    <w:name w:val="57506F7F4D9544DEB85EEECD5884A9F41"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D39E665F0EB54DB8A0E46D0D3DA00C9C1">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4BF96D88D39B4BDE863B09A9702752541">
+    <w:name w:val="4BF96D88D39B4BDE863B09A9702752541"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B8015894D6DA435FA8C4499E250372A51">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E353E68060C84F1CACD657DB30519423">
+    <w:name w:val="E353E68060C84F1CACD657DB30519423"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C74CD44C9C0F4329802CDF3836716D581">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DE297352F93B4889A032C8D9A07AA84D">
+    <w:name w:val="DE297352F93B4889A032C8D9A07AA84D"/>
+    <w:rsid w:val="00B858B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="7DF470E093B242258A431EA9DE57222F1">
+    <w:name w:val="7DF470E093B242258A431EA9DE57222F1"/>
+    <w:rsid w:val="00B858B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C3A4621BF8E149148E8BB1CDAD5674B71">
+    <w:name w:val="C3A4621BF8E149148E8BB1CDAD5674B71"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="6696DECA20B84727BE0D0F0D6F4B35431">
     <w:name w:val="6696DECA20B84727BE0D0F0D6F4B35431"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="092C414E66D7456B8352D1A694A5F471">
+    <w:name w:val="092C414E66D7456B8352D1A694A5F471"/>
+    <w:rsid w:val="00B858B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2DF1315AC50648788A69A6D11D97E2F1">
+    <w:name w:val="2DF1315AC50648788A69A6D11D97E2F1"/>
+    <w:rsid w:val="00B858B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="51DE86160474404A8A396729A7BA860E">
+    <w:name w:val="51DE86160474404A8A396729A7BA860E"/>
+    <w:rsid w:val="00B858B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FE84798E04814EC8B9F1851D17CAC882">
+    <w:name w:val="FE84798E04814EC8B9F1851D17CAC882"/>
+    <w:rsid w:val="00B858B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F900FECD08444CEC99F8AF49F381336E">
+    <w:name w:val="F900FECD08444CEC99F8AF49F381336E"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4D072F001C314A5E81D818386E7479A41">
     <w:name w:val="4D072F001C314A5E81D818386E7479A41"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="93438E1FB69E4F7A8BDBAF55C6E5CD4B2">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="90023C74523F44F78CEBC128626DE4F6">
+    <w:name w:val="90023C74523F44F78CEBC128626DE4F6"/>
+    <w:rsid w:val="00B858B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="0078B129E89B4D1EA5517FAE54E422A1">
+    <w:name w:val="0078B129E89B4D1EA5517FAE54E422A1"/>
+    <w:rsid w:val="00B858B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="BB2BD73C67204A8A838481E386332E78">
+    <w:name w:val="BB2BD73C67204A8A838481E386332E78"/>
+    <w:rsid w:val="00B858B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="F40CD39016DA41C3B3D0B60EFCFD43FD">
+    <w:name w:val="F40CD39016DA41C3B3D0B60EFCFD43FD"/>
+    <w:rsid w:val="00B858B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DFFB7E7A1AF94089A4B5A1C538C391E4">
+    <w:name w:val="DFFB7E7A1AF94089A4B5A1C538C391E4"/>
+    <w:rsid w:val="00B858B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="DD267F88E6564A36AE7F36D0967647FE">
+    <w:name w:val="DD267F88E6564A36AE7F36D0967647FE"/>
+    <w:rsid w:val="00B858B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="93438E1FB69E4F7A8BDBAF55C6E5CD4B1">
+    <w:name w:val="93438E1FB69E4F7A8BDBAF55C6E5CD4B1"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DCA8A5158D94485DA13FB2E8353BAA411">
     <w:name w:val="DCA8A5158D94485DA13FB2E8353BAA411"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DBA1EC7EB5804DD7947635D8C17E2AD91">
     <w:name w:val="DBA1EC7EB5804DD7947635D8C17E2AD91"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0DBEAC8866D14DACADF153A751E7C7831">
     <w:name w:val="0DBEAC8866D14DACADF153A751E7C7831"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2A90F14900B64541B7EA6B2D453E1C9F1">
     <w:name w:val="2A90F14900B64541B7EA6B2D453E1C9F1"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4583F52A69F344B28D2982456034B5711">
     <w:name w:val="4583F52A69F344B28D2982456034B5711"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="9C63DB0AE896480EAB6CC491ED45998F1">
     <w:name w:val="9C63DB0AE896480EAB6CC491ED45998F1"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="3EF89E6CEA98402AB50DA6ED94B8B7EC1">
     <w:name w:val="3EF89E6CEA98402AB50DA6ED94B8B7EC1"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="659C42454F924C01AC9D86D849EC27F71">
     <w:name w:val="659C42454F924C01AC9D86D849EC27F71"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="4FEA4431079F43CDBA6D7AC507AF66D51">
     <w:name w:val="4FEA4431079F43CDBA6D7AC507AF66D51"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="7C73B20A3EC64F5689E44494E40C7B331">
     <w:name w:val="7C73B20A3EC64F5689E44494E40C7B331"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E3ED6FC2705744AB8D8021F7BA24BF501">
     <w:name w:val="E3ED6FC2705744AB8D8021F7BA24BF501"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A26C559B417440F4B9A643213760C7D31">
     <w:name w:val="A26C559B417440F4B9A643213760C7D31"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C73D2AB609E34F8EBB5BB1FBE8E8EC2C1">
     <w:name w:val="C73D2AB609E34F8EBB5BB1FBE8E8EC2C1"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5F99C80941194EC4AACD012694E21BFE1">
     <w:name w:val="5F99C80941194EC4AACD012694E21BFE1"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="73E42EAAB3C0464A820156BD8AF51CE41">
     <w:name w:val="73E42EAAB3C0464A820156BD8AF51CE41"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="0118BBBB46524EC584560F39DC778BAE1">
     <w:name w:val="0118BBBB46524EC584560F39DC778BAE1"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="40B32AD572BF4967821FACD24FC136491">
     <w:name w:val="40B32AD572BF4967821FACD24FC136491"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2F7D328751AD40FFBB170C3C2C42CCC51">
     <w:name w:val="2F7D328751AD40FFBB170C3C2C42CCC51"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8D955E0BF2364A409E1F808378F7D28E">
+    <w:name w:val="8D955E0BF2364A409E1F808378F7D28E"/>
+    <w:rsid w:val="00B858B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B3BB8FD022274338807EFD5BC0055CED">
+    <w:name w:val="B3BB8FD022274338807EFD5BC0055CED"/>
+    <w:rsid w:val="00B858B3"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="675FD2449DFB49FD8B34ADF8A1978E58">
+    <w:name w:val="675FD2449DFB49FD8B34ADF8A1978E58"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="E9151AE992714786AC4B6AB31069B8C41">
     <w:name w:val="E9151AE992714786AC4B6AB31069B8C41"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="CB4D3D8C83654453947A2DA50388E2F21">
     <w:name w:val="CB4D3D8C83654453947A2DA50388E2F21"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2F06BC7EE9E54EF482AADB64E5A9D5261">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="16017FD6A6CE4C33939D94C95FD4D5A11">
+    <w:name w:val="16017FD6A6CE4C33939D94C95FD4D5A11"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="82AD804E5F8B40D1AC8F720A5BC7C9DA1">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5CCD22397BEC472D913DD42EA82067381">
+    <w:name w:val="5CCD22397BEC472D913DD42EA82067381"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="E7BFE1E874BF4127853C9C06A70F92F61">
-[...1 lines deleted...]
-    <w:rsid w:val="008E05C2"/>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="5D6DEDC9942742C998444F24D680B9251">
+    <w:name w:val="5D6DEDC9942742C998444F24D680B9251"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="8E77CFE8E17D4362ACEFC9E15AE922921">
     <w:name w:val="8E77CFE8E17D4362ACEFC9E15AE922921"/>
-    <w:rsid w:val="008E05C2"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C6C60EB2705646168DFA4C6CFA8089FB1">
     <w:name w:val="C6C60EB2705646168DFA4C6CFA8089FB1"/>
-    <w:rsid w:val="008E05C2"/>
-[...4599 lines deleted...]
-    <w:rsid w:val="00AD2A9E"/>
+    <w:rsid w:val="00B858B3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
@@ -22928,67 +16941,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1C43F8FE-E96C-4F2D-B2F3-FCE90EE223CC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>825</Words>
-  <Characters>6283</Characters>
+  <Words>1094</Words>
+  <Characters>6018</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>52</Lines>
+  <Lines>50</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>jg</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Rectorat de Versailles</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7094</CharactersWithSpaces>
+  <CharactersWithSpaces>7098</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>jg</dc:title>
   <dc:creator>sige</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>